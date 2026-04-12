--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -617,96 +617,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gale argentée : contamination au champ et en conservation</w:t>
+                <w:t xml:space="preserve">Stratégies de lutte : des leviers de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.26-27</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313687v1</w:t>
+                <w:t xml:space="preserve">hal-03313694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dartrose : de plus en plus fréquente</w:t>
               </w:r>
@@ -755,96 +755,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de lutte : des leviers de gestion</w:t>
+                <w:t xml:space="preserve">Gale argentée : contamination au champ et en conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313694v1</w:t>
+                <w:t xml:space="preserve">hal-03313687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gales communes : des conséquences importantes</w:t>
               </w:r>
@@ -1208,243 +1208,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire l’impact des maladies telluriques dans les systèmes de cultures par une protection intégrée et durable des grandes cultures</w:t>
+                <w:t xml:space="preserve">Projet SysPID, réduire l'impact des maladies telluriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 591 (1078), pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272484v1</w:t>
+                <w:t xml:space="preserve">hal-01276728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SysPID, réduire l'impact des maladies telluriques</w:t>
+                <w:t xml:space="preserve">Réduire l’impact des maladies telluriques dans les systèmes de cultures par une protection intégrée et durable des grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/t12n-cs80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276728v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and diagnosing potato tuber blemishes: a new website</w:t>
               </w:r>
@@ -2582,252 +2582,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gales communes (de la pomme de terre) : identification et pathologie des espèces impliquées (Streptomyces stelliscabiei, Streptomyces scabies, Streptomyces europaeiscabiei, Streptomyces reticuliscabiei)</w:t>
+                <w:t xml:space="preserve">DNA relatedness among strains of Streptomyces pathogenic to potato in France: description of three new species, S. europaeiscabiei sp. nov. and S. stelliscabiei sp.nov associated with common scab, and S. reticuliscabiei sp.nov. associated with netted scab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Pasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gardan</w:t>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00207713-50-1-91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693426v1</w:t>
+                <w:t xml:space="preserve">hal-02696590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA relatedness among strains of Streptomyces pathogenic to potato in France: description of three new species, S. europaeiscabiei sp. nov. and S. stelliscabiei sp.nov associated with common scab, and S. reticuliscabiei sp.nov. associated with netted scab</w:t>
+                <w:t xml:space="preserve">Gales communes (de la pomme de terre) : identification et pathologie des espèces impliquées (Streptomyces stelliscabiei, Streptomyces scabies, Streptomyces europaeiscabiei, Streptomyces reticuliscabiei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gardan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 517, pp.36-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696590v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA relatedness among strains of Streptomyces pathogenic to potato in France: description of three new species, S. europaeiscabiei sp. nov. and S. stelliscabiei sp. nov. associated with common scab, and S. reticuliscabiei sp. nov. associated with netted scab</w:t>
               </w:r>
@@ -2875,51 +2875,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 50 (1), pp.91-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/00207713-50-1-91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600668v1</w:t>
@@ -3051,51 +3051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommes de terre. Des maladies à cor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 493, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3325,51 +3325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3405,243 +3405,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la résistance de variétés de pomme de terre vis à vis de la gale commune de type &amp;quot;pustule&amp;quot; et de type &amp;quot;liège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de Streptomyces agent de la gale commune sur pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres de Phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1996, Aussois, France. pp.44</w:t>
+              <w:t xml:space="preserve">, Feb 1996, Aussois, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841890v1</w:t>
+                <w:t xml:space="preserve">hal-02837102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de Streptomyces agent de la gale commune sur pomme de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la résistance de variétés de pomme de terre vis à vis de la gale commune de type &amp;quot;pustule&amp;quot; et de type &amp;quot;liège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres de Phytobactériologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1996, Aussois, France. pp.43</w:t>
+              <w:t xml:space="preserve">, Feb 1996, Aussois, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837102v1</w:t>
+                <w:t xml:space="preserve">hal-02841890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3999,51 +3999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC105D01"/>
+    <w:nsid w:val="022011C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4230,51 +4230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bouchek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#233;brard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t12n-cs80" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-014-9264-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaerzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hebeisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02489.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-231" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gaucher, D." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Hingrat, Y." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin, M." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Merz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9807-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF13C71008BB0A2060EA3EACE046546447FB7F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63161-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Walsh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberhansli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bitterlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-6330-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-50-1-91" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837102v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bouchek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#233;brard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t12n-cs80" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-014-9264-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaerzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hebeisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02489.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-231" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gaucher, D." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Hingrat, Y." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin, M." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Merz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9807-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF13C71008BB0A2060EA3EACE046546447FB7F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63161-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Walsh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberhansli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bitterlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-6330-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-50-1-91" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>