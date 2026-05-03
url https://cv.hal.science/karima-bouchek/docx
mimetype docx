--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -293,243 +293,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EAPR – Section Pathologie et Ravageurs : La recherche au chevet de la pomme de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513560v1</w:t>
+                <w:t xml:space="preserve">hal-03972761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EAPR – Section Pathologie et Ravageurs : La recherche au chevet de la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 649, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972761v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants de pomme de terre : bilan sanitaire et actions de recherche</w:t>
               </w:r>
@@ -617,553 +617,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de lutte : des leviers de gestion</w:t>
+                <w:t xml:space="preserve">La gale poudreuse : on en est où ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2017, 610, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313694v1</w:t>
+                <w:t xml:space="preserve">hal-03313681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dartrose : de plus en plus fréquente</w:t>
+                <w:t xml:space="preserve">Stratégies de lutte : des leviers de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.28-29</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313689v1</w:t>
+                <w:t xml:space="preserve">hal-03313694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gale argentée : contamination au champ et en conservation</w:t>
+                <w:t xml:space="preserve">Dartrose : de plus en plus fréquente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.26-27</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313687v1</w:t>
+                <w:t xml:space="preserve">hal-03313689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gales communes : des conséquences importantes</w:t>
+                <w:t xml:space="preserve">Gale argentée : contamination au champ et en conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.30-31</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313691v1</w:t>
+                <w:t xml:space="preserve">hal-03313687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizoctone : problématique en rotations</w:t>
+                <w:t xml:space="preserve">Gales communes : des conséquences importantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313683v1</w:t>
+                <w:t xml:space="preserve">hal-03313691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gale poudreuse : on en est où ?</w:t>
+                <w:t xml:space="preserve">Rhizoctone : problématique en rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 610, pp.45-47</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313681v1</w:t>
+                <w:t xml:space="preserve">hal-03313683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nématodes libres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding and diagnosing potato tuber blemishes: a new website</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chatot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+                <w:t xml:space="preserve">Stuart Wale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (3-4), pp.353-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11540-014-9264-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629650v1</w:t>
+                <w:t xml:space="preserve">hal-01208792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une protection intégrée et durable contre les pathogènes du sol semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,364 +1187,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 238, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SysPID, réduire l'impact des maladies telluriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gaucher</w:t>
+                <w:t xml:space="preserve">Nématodes libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 591 (1078), pp.1-2</w:t>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276728v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire l’impact des maladies telluriques dans les systèmes de cultures par une protection intégrée et durable des grandes cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Projet SysPID, réduire l'impact des maladies telluriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 591 (1078), pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272484v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and diagnosing potato tuber blemishes: a new website</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+                <w:t xml:space="preserve">Réduire l’impact des maladies telluriques dans les systèmes de cultures par une protection intégrée et durable des grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Wale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Garson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (3-4), pp.353-355. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.51-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11540-014-9264-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/t12n-cs80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208792v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réchauffement global</w:t>
               </w:r>
@@ -1597,165 +1597,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations superficielles des pommes de terre, état des connaissances</w:t>
+                <w:t xml:space="preserve">Les couverts végétaux à objectif assainissant : une solution pour réduire les maladies du sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 650, pp.34-39</w:t>
+              <w:t xml:space="preserve">Plants de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208612v1</w:t>
+                <w:t xml:space="preserve">hal-01208617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couverts végétaux à objectif assainissant : une solution pour réduire les maladies du sol ?</w:t>
+                <w:t xml:space="preserve">Altérations superficielles des pommes de terre, état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44, pp.10-12</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 650, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208617v1</w:t>
+                <w:t xml:space="preserve">hal-01208612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powdery scab resistance in Solanum tuberosum: an assessment of cultivar x environment effect</w:t>
               </w:r>
@@ -1869,398 +1869,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Rhizoctonia solani associated with potato tubers in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Sss AgriStrip rapid diagnostic test for the detectionof Spongospora subterranea on potato tubers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fiers</w:t>
+                <w:t xml:space="preserve">Francoise F. Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ueli Merz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3852/10-231⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131 (2), pp.277 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9807-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649924v1</w:t>
+                <w:t xml:space="preserve">hal-02651952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'EAPR se rassemble en Finlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Gaucher, D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Gaucher, D.</w:t>
+                <w:t xml:space="preserve">- Le Hingrat, Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Le Hingrat, Y.</w:t>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Martin, M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 577, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sss AgriStrip rapid diagnostic test for the detectionof Spongospora subterranea on potato tubers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+                <w:t xml:space="preserve">Genetic diversity of Rhizoctonia solani associated with potato tubers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Montfort</w:t>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ueli Merz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chatot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-011-9807-1⟩</w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (6), pp.1230-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3852/10-231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651952v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un couvert pour soigner le sol</w:t>
               </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Montfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 567, pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,103 +3659,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomenclature of potato blemishes needs rationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAPR2011 : the 18. triennial conference of the European Association for Potato Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Oulu, Finland. 1 p., 2011</w:t>
@@ -3784,103 +3784,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of[i] Rhizoctonia solani[/i] associated with potato tubers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Culture Collections (ICCC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florianopolis, Brazil. 1 p., 2010</w:t>
@@ -3999,51 +3999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="022011C6"/>
+    <w:nsid w:val="A4261319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4230,51 +4230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bouchek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#233;brard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t12n-cs80" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-014-9264-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaerzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hebeisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02489.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-231" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gaucher, D." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Hingrat, Y." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin, M." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Merz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9807-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF13C71008BB0A2060EA3EACE046546447FB7F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63161-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Walsh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberhansli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bitterlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-6330-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-50-1-91" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bouchek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-014-9264-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#233;brard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t12n-cs80" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaerzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hebeisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02489.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Merz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9807-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF13C71008BB0A2060EA3EACE046546447FB7F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gaucher, D." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Hingrat, Y." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin, M." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63161-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Walsh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberhansli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bitterlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-6330-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-50-1-91" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>