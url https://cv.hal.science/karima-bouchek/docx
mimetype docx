--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -293,243 +293,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EAPR – Section Pathologie et Ravageurs : La recherche au chevet de la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 649, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972761v1</w:t>
+                <w:t xml:space="preserve">hal-05513560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EAPR – Section Pathologie et Ravageurs : La recherche au chevet de la pomme de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513560v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants de pomme de terre : bilan sanitaire et actions de recherche</w:t>
               </w:r>
@@ -617,96 +617,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gale poudreuse : on en est où ?</w:t>
+                <w:t xml:space="preserve">Gale argentée : contamination au champ et en conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 610, pp.45-47</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313681v1</w:t>
+                <w:t xml:space="preserve">hal-03313687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de lutte : des leviers de gestion</w:t>
               </w:r>
@@ -824,355 +824,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gale argentée : contamination au champ et en conservation</w:t>
+                <w:t xml:space="preserve">Gales communes : des conséquences importantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.26-27</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313687v1</w:t>
+                <w:t xml:space="preserve">hal-03313691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gales communes : des conséquences importantes</w:t>
+                <w:t xml:space="preserve">Rhizoctone : problématique en rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.30-31</w:t>
+              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313691v1</w:t>
+                <w:t xml:space="preserve">hal-03313683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizoctone : problématique en rotations</w:t>
+                <w:t xml:space="preserve">La gale poudreuse : on en est où ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS Avril 2017, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2017, 610, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313683v1</w:t>
+                <w:t xml:space="preserve">hal-03313681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and diagnosing potato tuber blemishes: a new website</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nématodes libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chatot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart Wale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.56-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208792v1</w:t>
+                <w:t xml:space="preserve">hal-02629650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une protection intégrée et durable contre les pathogènes du sol semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,355 +1178,364 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 238, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nématodes libres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chatot</w:t>
+                <w:t xml:space="preserve">Projet SysPID, réduire l'impact des maladies telluriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49, pp.56-61</w:t>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 591 (1078), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629650v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SysPID, réduire l'impact des maladies telluriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire l’impact des maladies telluriques dans les systèmes de cultures par une protection intégrée et durable des grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gaucher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/t12n-cs80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276728v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire l’impact des maladies telluriques dans les systèmes de cultures par une protection intégrée et durable des grandes cultures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mille</w:t>
+                <w:t xml:space="preserve">Understanding and diagnosing potato tuber blemishes: a new website</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stuart Wale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34, pp.51-65. </w:t>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (3-4), pp.353-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/t12n-cs80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11540-014-9264-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272484v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réchauffement global</w:t>
               </w:r>
@@ -1597,165 +1597,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couverts végétaux à objectif assainissant : une solution pour réduire les maladies du sol ?</w:t>
+                <w:t xml:space="preserve">Altérations superficielles des pommes de terre, état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44, pp.10-12</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 650, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208617v1</w:t>
+                <w:t xml:space="preserve">hal-01208612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations superficielles des pommes de terre, état des connaissances</w:t>
+                <w:t xml:space="preserve">Les couverts végétaux à objectif assainissant : une solution pour réduire les maladies du sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 650, pp.34-39</w:t>
+              <w:t xml:space="preserve">Plants de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208612v1</w:t>
+                <w:t xml:space="preserve">hal-01208617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powdery scab resistance in Solanum tuberosum: an assessment of cultivar x environment effect</w:t>
               </w:r>
@@ -1869,398 +1869,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sss AgriStrip rapid diagnostic test for the detectionof Spongospora subterranea on potato tubers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity of Rhizoctonia solani associated with potato tubers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Montfort</w:t>
+                <w:t xml:space="preserve">Marie Fiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ueli Merz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chatot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-011-9807-1⟩</w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (6), pp.1230-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3852/10-231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651952v1</w:t>
+                <w:t xml:space="preserve">hal-02649924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'EAPR se rassemble en Finlande</w:t>
+                <w:t xml:space="preserve">Evaluation of the Sss AgriStrip rapid diagnostic test for the detectionof Spongospora subterranea on potato tubers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Le Hingrat, Y.</w:t>
+                <w:t xml:space="preserve">Francoise F. Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">- Martin, M.</w:t>
+                <w:t xml:space="preserve">Ueli Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131 (2), pp.277 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9807-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643128v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Rhizoctonia solani associated with potato tubers in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fiers</w:t>
+                <w:t xml:space="preserve">L'EAPR se rassemble en Finlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+                <w:t xml:space="preserve">- Gaucher, D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Héraud</w:t>
+                <w:t xml:space="preserve">- Le Hingrat, Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gautheron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Martin, M.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 577, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649924v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un couvert pour soigner le sol</w:t>
               </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Montfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 567, pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,103 +3659,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomenclature of potato blemishes needs rationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAPR2011 : the 18. triennial conference of the European Association for Potato Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Oulu, Finland. 1 p., 2011</w:t>
@@ -3784,103 +3784,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of[i] Rhizoctonia solani[/i] associated with potato tubers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Culture Collections (ICCC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florianopolis, Brazil. 1 p., 2010</w:t>
@@ -3999,51 +3999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4261319"/>
+    <w:nsid w:val="42B217F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4230,51 +4230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bouchek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-014-9264-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#233;brard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t12n-cs80" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaerzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hebeisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02489.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Merz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9807-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF13C71008BB0A2060EA3EACE046546447FB7F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gaucher, D." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Hingrat, Y." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin, M." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63161-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Walsh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberhansli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bitterlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-6330-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-50-1-91" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bouchek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038665v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Helias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#233;brard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t12n-cs80" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-014-9264-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaerzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hebeisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02489.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-231" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Merz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9807-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF13C71008BB0A2060EA3EACE046546447FB7F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gaucher, D." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Hingrat, Y." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin, M." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63161-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Walsh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberhansli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bitterlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-6330-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-50-1-91" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depays" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>