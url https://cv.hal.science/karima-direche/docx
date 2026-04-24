--- v0 (2026-03-05)
+++ v1 (2026-04-24)
@@ -173,96 +173,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirak et crise de légitimité politique. Conflits autour des usages de l'histoire</w:t>
+                <w:t xml:space="preserve">Les Printemps berbères. Pour en finir avec un Maghreb arabe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une socio-histoire du hirak algérien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Entanglements of the Maghreb: Cultural and Political Aspects of a Region in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426155v1</w:t>
+                <w:t xml:space="preserve">hal-03495852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Maghreb en mouvement</w:t>
               </w:r>
@@ -324,467 +324,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03072102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglements of the Maghreb. Cutural and political aspects of a region in motion Julius Dihstelhoff/Charlotte pardey/Rachid Ouaissa/Frederike Pannewick (eds) Edition Transcript 2021</w:t>
+                <w:t xml:space="preserve">Hirak et crise de légitimité politique. Conflits autour des usages de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entanglements of the Maghreb: Cultural and Political Aspects of a Region in Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Pour une socio-histoire du hirak algérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495866v1</w:t>
+                <w:t xml:space="preserve">hal-03426155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi les juifs sont-ils le nom? Les impasses épistémologiques sur le judaïsme algérien</w:t>
+                <w:t xml:space="preserve">Entanglements of the Maghreb. Cutural and political aspects of a region in motion Julius Dihstelhoff/Charlotte pardey/Rachid Ouaissa/Frederike Pannewick (eds) Edition Transcript 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires algériennes en transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Entanglements of the Maghreb: Cultural and Political Aspects of a Region in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426148v1</w:t>
+                <w:t xml:space="preserve">hal-03495866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les printemps berbères. Pour en finir avec un Maghreb arabe?</w:t>
+                <w:t xml:space="preserve">De quoi les juifs sont-ils le nom? Les impasses épistémologiques sur le judaïsme algérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entanglements of the Maghreb. Cultural and Political Aspects of a region in motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021</w:t>
+              <w:t xml:space="preserve">Mémoires algériennes en transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03072414v1</w:t>
+                <w:t xml:space="preserve">hal-03426148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Printemps berbères. Pour en finir avec un Maghreb arabe ?</w:t>
+                <w:t xml:space="preserve">Les printemps berbères. Pour en finir avec un Maghreb arabe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entanglements of the Maghreb: Cultural and Political Aspects of a Region in Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Entanglements of the Maghreb. Cultural and Political Aspects of a region in motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495852v1</w:t>
+                <w:t xml:space="preserve">halshs-03072414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des musulmans convertis au catholicisme dans l'Algérie coloniale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosper-Messaoud ou la figure du juif absent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorités en Méditerranée au XIXème siècle</w:t>
+              <w:t xml:space="preserve">L'Algérie au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543949v1</w:t>
+                <w:t xml:space="preserve">halshs-03201082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosper-Messaoud ou la figure du juif absent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des musulmans convertis au catholicisme dans l'Algérie coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Algérie au présent</w:t>
+              <w:t xml:space="preserve">Minorités en Méditerranée au XIXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03201082v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper-Messaoud ou la figure du juif absent</w:t>
               </w:r>
@@ -1390,51 +1390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bienvenue et l'adieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Dirèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,385 +1691,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03071960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouer avec l'Histoire et apaiser ses violences. Quelle place pour une reconnaissance publique en Algérie?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consigner le Hirak : de l’expérience à l’archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalia Chenoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482213v1</w:t>
+                <w:t xml:space="preserve">hal-02986099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouer avec l'histoire et apaiser ses violences. Quelle place pour une reconnaissance publique en Algérie ?</w:t>
+                <w:t xml:space="preserve">Renouer avec l'Histoire et apaiser ses violences. Quelle place pour une reconnaissance publique en Algérie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099544v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouer avec l'histoire et apaiser ses violence. Quelle place pour une reconnaissance publique en Algérie?</w:t>
+                <w:t xml:space="preserve">Renouer avec l'histoire et apaiser ses violences. Quelle place pour une reconnaissance publique en Algérie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03072256v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d'une société en mouvement</w:t>
+                <w:t xml:space="preserve">Renouer avec l'histoire et apaiser ses violence. Quelle place pour une reconnaissance publique en Algérie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099598v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03072256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consigner le Hirak : de l’expérience à l’archive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portrait d'une société en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986099v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire sur l'Algérie. Les SHS à l'épreuve de la mobilisation citoyenne du 22 février 2019</w:t>
               </w:r>
@@ -2447,285 +2447,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence inaugurale de la journée d'étude « Littérature tunisienne et révolution »</w:t>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Fragments de révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Sifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiran Ben Abderrazak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kmar Bendana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Dirèche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928994v1</w:t>
+                <w:t xml:space="preserve">hal-02928880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;Fragments de révolution</w:t>
+                <w:t xml:space="preserve">Conférence inaugurale de la journée d'étude « Littérature tunisienne et révolution »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Dirèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kmar Bendana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhi Boustani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Sifaoui</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02928880v1</w:t>
+                <w:t xml:space="preserve">hal-02928994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Littérature(s), langue(s) en révolution ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobhi Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Dirèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaissa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dir&#232;che" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3302-l-algerie-au-present-entre-resistances-et-changements-9782811126391.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cjb/1355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/45698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45698" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Chenoufi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02309974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Boustani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Sifaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiran Ben Abderrazak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kassab-Charfi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladel Khidhr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02929831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ghachem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mastoura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Machta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02919346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Daldoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Filali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Belkhodja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495852v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaissa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426155v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dir&#232;che" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3302-l-algerie-au-present-entre-resistances-et-changements-9782811126391.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cjb/1355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/45698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45698" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Chenoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02309974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Sifaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiran Ben Abderrazak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Boustani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kassab-Charfi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladel Khidhr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02929831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ghachem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mastoura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Machta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02919346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Daldoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Filali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Belkhodja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>