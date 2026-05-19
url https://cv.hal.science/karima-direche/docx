--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -173,467 +173,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Printemps berbères. Pour en finir avec un Maghreb arabe ?</w:t>
+                <w:t xml:space="preserve">Le Maghreb en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entanglements of the Maghreb: Cultural and Political Aspects of a Region in Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Entanglements of the Maghreb. Cutural and political aspects of a region in motion Julius Dihstelhoff/Charlotte pardey/Rachid Ouaissa/Frederike Pannewick (eds) Edition Transcript 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495852v1</w:t>
+                <w:t xml:space="preserve">halshs-03072102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Maghreb en mouvement</w:t>
+                <w:t xml:space="preserve">Hirak et crise de légitimité politique. Conflits autour des usages de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entanglements of the Maghreb. Cutural and political aspects of a region in motion Julius Dihstelhoff/Charlotte pardey/Rachid Ouaissa/Frederike Pannewick (eds) Edition Transcript 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021</w:t>
+              <w:t xml:space="preserve">Pour une socio-histoire du hirak algérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03072102v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirak et crise de légitimité politique. Conflits autour des usages de l'histoire</w:t>
+                <w:t xml:space="preserve">Entanglements of the Maghreb. Cutural and political aspects of a region in motion Julius Dihstelhoff/Charlotte pardey/Rachid Ouaissa/Frederike Pannewick (eds) Edition Transcript 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une socio-histoire du hirak algérien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Entanglements of the Maghreb: Cultural and Political Aspects of a Region in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426155v1</w:t>
+                <w:t xml:space="preserve">hal-03495866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglements of the Maghreb. Cutural and political aspects of a region in motion Julius Dihstelhoff/Charlotte pardey/Rachid Ouaissa/Frederike Pannewick (eds) Edition Transcript 2021</w:t>
+                <w:t xml:space="preserve">De quoi les juifs sont-ils le nom? Les impasses épistémologiques sur le judaïsme algérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entanglements of the Maghreb: Cultural and Political Aspects of a Region in Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Mémoires algériennes en transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495866v1</w:t>
+                <w:t xml:space="preserve">hal-03426148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi les juifs sont-ils le nom? Les impasses épistémologiques sur le judaïsme algérien</w:t>
+                <w:t xml:space="preserve">Les printemps berbères. Pour en finir avec un Maghreb arabe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires algériennes en transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Entanglements of the Maghreb. Cultural and Political Aspects of a region in motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426148v1</w:t>
+                <w:t xml:space="preserve">halshs-03072414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les printemps berbères. Pour en finir avec un Maghreb arabe?</w:t>
+                <w:t xml:space="preserve">Les Printemps berbères. Pour en finir avec un Maghreb arabe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entanglements of the Maghreb. Cultural and Political Aspects of a region in motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021</w:t>
+              <w:t xml:space="preserve">Entanglements of the Maghreb: Cultural and Political Aspects of a Region in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03072414v1</w:t>
+                <w:t xml:space="preserve">hal-03495852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper-Messaoud ou la figure du juif absent</w:t>
               </w:r>
@@ -1691,385 +1691,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03071960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consigner le Hirak : de l’expérience à l’archive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renouer avec l'Histoire et apaiser ses violences. Quelle place pour une reconnaissance publique en Algérie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986099v1</w:t>
+                <w:t xml:space="preserve">hal-03482213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouer avec l'Histoire et apaiser ses violences. Quelle place pour une reconnaissance publique en Algérie?</w:t>
+                <w:t xml:space="preserve">Renouer avec l'histoire et apaiser ses violence. Quelle place pour une reconnaissance publique en Algérie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482213v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03072256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouer avec l'histoire et apaiser ses violences. Quelle place pour une reconnaissance publique en Algérie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03099544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouer avec l'histoire et apaiser ses violence. Quelle place pour une reconnaissance publique en Algérie?</w:t>
+                <w:t xml:space="preserve">Portrait d'une société en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03072256v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d'une société en mouvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consigner le Hirak : de l’expérience à l’archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalia Chenoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Direche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099598v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire sur l'Algérie. Les SHS à l'épreuve de la mobilisation citoyenne du 22 février 2019</w:t>
               </w:r>
@@ -3179,51 +3179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495852v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaissa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426155v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dir&#232;che" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3302-l-algerie-au-present-entre-resistances-et-changements-9782811126391.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cjb/1355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/45698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45698" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Chenoufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02309974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Sifaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiran Ben Abderrazak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Boustani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kassab-Charfi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladel Khidhr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02929831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ghachem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mastoura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Machta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02919346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Daldoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Filali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Belkhodja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072102v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaissa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426155v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dir&#232;che" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3302-l-algerie-au-present-entre-resistances-et-changements-9782811126391.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cjb/1355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/45698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45698" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Aouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Chenoufi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02309974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Zid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Sifaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiran Ben Abderrazak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kmar Bendana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Boustani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02928886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kassab-Charfi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladel Khidhr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02929831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ghachem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Mastoura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Machta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02919346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Daldoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Filali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Belkhodja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>