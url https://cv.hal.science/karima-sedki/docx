--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-Based Framework Selection for Clinical Decision Support</w:t>
+                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI250285⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346381v1</w:t>
+                <w:t xml:space="preserve">hal-05377655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Argumentation-Based Framework Selection for Clinical Decision Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Bars</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.118-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI250285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377655v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning preferences in Qualitative Choice Logic and some of its variants: an application for antibiotics recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -448,77 +448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive questionnaires for facilitating patient data entry in clinical decision support systems: methods and application to STOPP/START v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -582,77 +582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Pharmacist-GP Collaboration in Medication Review Using Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -699,51 +699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Behavior Changes and Preventing Cardiovascular Diseases Using the Prevent Connect Mobile Health App: Conception and Evaluation of App Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahbia Agher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,90 +820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -954,103 +954,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.104074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,90 +1084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Comparison of Guidelines: Method and Application to Potentially Inappropriate Medication Lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 281, pp.248-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1195,685 +1195,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AntibioGame® A serious game for teaching medical students about antibiotic use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Approach Based on Preference Learning for Identifying Experts Reasoning in Antibiotic Treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Lakrafli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104074⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 272, pp.115-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440631v1</w:t>
+                <w:t xml:space="preserve">hal-03738891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Connected Health Interventions for Adherence to Cardiovascular Disease Prevention: A Scoping Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identifying Experts Reasoning in Antibiotic Treatment with Preference Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Lakrafli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clinical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1715649⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270, pp.1313-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668491v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach Based on Preference Learning for Identifying Experts Reasoning in Antibiotic Treatment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Explainable decision support through the learning and visualization of preferences from a formal ontology of antibiotic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200507⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2020.103407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738891v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable decision support through the learning and visualization of preferences from a formal ontology of antibiotic treatments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Connected Health Interventions for Adherence to Cardiovascular Disease Prevention: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahbia Agher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2020.103407⟩</w:t>
+              <w:t xml:space="preserve">Applied Clinical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (04), pp.544-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1715649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532851v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Experts Reasoning in Antibiotic Treatment with Preference Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AntibioGame® A serious game for teaching medical students about antibiotic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 270, pp.1313-1314. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.104074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI200418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887395v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank of Digital Filters for Identification of Combined Drug Products in a French Public Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,90 +1937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Drug Interactions for Supporting Medication Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 272, pp.107-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2093,51 +2093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Brandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2201,64 +2201,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping GPs to extrapolate guideline recommendations to patients for whom there are no explicit recommendations, through the visualization of drug properties. The example of AntibioHelp® in bacterial diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Falcoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,347 +2316,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Bayesian Networks from Causal Rules.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using preference learning for detecting inconsistencies in clinical practice guidelines: Methods and application to antibiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 89, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738795v1</w:t>
+                <w:t xml:space="preserve">hal-01849868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based decision system for automatic sleep staging using symbolic fusion in a turing machine-like decision process formalizing the sleep medicine guidelines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Building Bayesian Networks from Causal Rules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 247, pp.740-744</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857040v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using preference learning for detecting inconsistencies in clinical practice guidelines: Methods and application to antibiotherapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Knowledge-based decision system for automatic sleep staging using symbolic fusion in a turing machine-like decision process formalizing the sleep medicine guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 89, pp.24-33. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.414 - 427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849868v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les comptes rendus d’hospitalisation pour mieux les coder. Un exemple en cardiologie</w:t>
               </w:r>
@@ -2772,77 +2772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle technique d’analyse automatique des polysomnographies : approche symbolique avec intégration de préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,320 +2900,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Wireless Smart Polysomnograph Using Symbolic Fusion.</w:t>
+                <w:t xml:space="preserve">Decision System Integrating Preferences to Support Sleep Staging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Philippe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 221, pp.23-7</w:t>
+              <w:t xml:space="preserve">, 2016, 228, pp.514-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489152v1</w:t>
+                <w:t xml:space="preserve">hal-02489149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision System Integrating Preferences to Support Sleep Staging.</w:t>
+                <w:t xml:space="preserve">Towards a Wireless Smart Polysomnograph Using Symbolic Fusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Sedki</w:t>
+                <w:t xml:space="preserve">Jg Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Philippe</w:t>
+                <w:t xml:space="preserve">P Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 228, pp.514-8</w:t>
+              <w:t xml:space="preserve">, 2016, 221, pp.23-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489149v1</w:t>
+                <w:t xml:space="preserve">hal-02489152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference reasoning on fishers' knowledge using Bayesian causal maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fontenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3260,51 +3260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value-based argumentation framework built from prioritized qualitative choice logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.75-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,51 +3329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preference-based framework for medical decision making.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian network for recurrent multi-criteria and multi-attribute decision problems: Choosing a manual wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3540,51 +3540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the BCD model for risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model based on influence diagrams for multi-criteria decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alert correlation approach based on knowledge and preferences of security operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (1-2), pp.7-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey's rule of conditioning in a possibilistic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3925,3487 +3925,3487 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two alternatives for handling preferences in qualitative choice logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 159 (15), pp.1889-1912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A randomized simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking of Arguments using Social Ranking Choice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SMOTE: Are We Learning to Classify or to Detect Synthetic Data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_23⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.283-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012325300003636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743428v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOTE: Are We Learning to Classify or to Detect Synthetic Data?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ranking of Arguments using Social Ranking Choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012325300003636⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M-J Lesot, M. Reformat, S. Vieira, J.P. Carvalho, F. Batista, B. Bouchon-Meunier, R. R. Yager, Jul 2024, Lisbon, Portugal. pp.285--297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358939v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Improving Oversampling by Filtering out Unrealistic Synthetic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tspora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART 2024 - 16th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.291-298, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012325400003636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Improving Oversampling by Filtering out Unrealistic Synthetic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.291-298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012325400003636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOTE: Apprenons-nous à classifier ou à prédire la nature synthétique des données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Choice Logic For Modeling Experts Recommendations of Antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International FLAIRS Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hutchinson Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABiMed: Towards an innovative clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIMTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership - Common Data Model (OMOP-CDM) electronic health records to an OWL ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2021 - 18th World Congress of Medical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of drug interactions for supporting medication review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Learning Preferences in Prioritized Qualitative Choice Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Athen, Greece</w:t>
+              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.368-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968284v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Preferences in Prioritized Qualitative Choice Logic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Visualization of drug interactions for supporting medication review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2020.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.368-375</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Athen, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951742v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de préférences à partir d'une ontologie formelle : méthodes et application en antibiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Role of Similarity in Analogical Transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data Analytics and Visualization for Connected Objects: A Case Study for Sleep and Physical Activity Trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ydée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBR 2018 - 26th International Conference on Case-Based Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems (IEA/AIE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montreal, QC, Canada. pp.685-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92058-0_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459103v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Analytics and Visualization for Connected Objects: A Case Study for Sleep and Physical Activity Trackers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Role of Similarity in Analogical Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems (IEA/AIE'18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCBR 2018 - 26th International Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301188v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing Arguments From Cause-Effect Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends and Future Technology in Applied Intelligence - 31st International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE 2018, June 25-28, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montreal, QC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des stades de sommeil à l'aide d'un outil de support à la décision basé sur les connaissances et la pratique des experts</w:t>
+                <w:t xml:space="preserve">Towards a Wireless Smart Polysomnograph Using Symbolic Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (Atelier IA &amp; Santé)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STC 2016 - Conference of the European Federation for Medical Informatics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.23-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-633-0-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662527v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Wireless Smart Polysomnograph Using Symbolic Fusion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition et représentation de préférences utilisateurs guidées‎ par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Dandan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STC 2016 - Conference of the European Federation for Medical Informatics </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFO 2016 - 6èmes Journées Francophones sur les Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633594v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et représentation de préférences utilisateurs guidées‎ par une ontologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance des stades de sommeil à l'aide d'un outil de support à la décision basé sur les connaissances et la pratique des experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFO 2016 - 6èmes Journées Francophones sur les Ontologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (Atelier IA &amp; Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519099v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Value-Based Argumentation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Yahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">João Paulo Carvalho, Marie-Jeanne Lesot, Uzay Kaymak, Susana M. Vieira, Bernadette Bouchon-Meunier, Ronald R. Yager: Information Processing and Management of Uncertainty in Knowledge-Based Systems - 16th International Conference, IPMU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Eindhoven, The Netherlands, Netherlands. pp.265-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Personalization in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-Christine Jaulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science and Computational Intelligence (CSCI'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.186-191, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCI.2016.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision system integrating preferences to support sleep staging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Munich, Germany. pp.514-518, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Weighted Argumentation Framework with Cognitive Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2015, Vietri sul Mare, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un système d'argumentation valué à partir d'un ensemble de connaissances et préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Relationship between PQCL Preference Formalism and Value-Based AF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2013, November 4-6, 2013. IEEE Computer Society 2013, ISBN 978-1-4799-2971-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Herndon, VA, United States. pp.661-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Maps and Bayesian Networks for Knowledge Representation and Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Greece. pp.1035-1040, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un problème de choix multicritères par un réseau bayésien : application au choix d'un Fauteuil Roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche de corrélation d'alertes basée sur les connaissances et préférences d'un opérateur de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième conférence sur la Sécurité des Architecture Réseaux et des Systèmes d'Information (SARSSI'2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Luchon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alert Correlation based on a Logical Handling of Administrator Preferences and Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Security and Cryptography(SECRYPT'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Portugal. pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revised Qualitative Choice Logic for Handling Prioritized Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbolic and Quantitative Approaches to Reasoning with Uncertainty, 9th European Conference, ECSQARU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisia. pp.635-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revised Qualitative Choice Logic for Handling Prioritized Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tunisia. pp.635-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Qualitative Preferences Using Normal Form Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International FLAIRS Conference (FLAIRS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, South Beach, United States. pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preprocessing rough network data for intrusion detection purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Telecommunication Networks and Systems(IADIS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal. pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECAI 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Riva del Garda, Italy. pp.741-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143833v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04725448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7423,77 +7423,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership – Common Data Model (OMOP-CDM) Electronic Health Records to an OWL Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7540,64 +7540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Qualitative Method for Learning Medical Expert Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7644,90 +7644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speak-PIM, Towards a Framework for the Automatic Detection of Potentially Inappropriate Prescriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 294, IOS Press, pp.460-464, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7761,51 +7761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Human and Organizational Factors into the BCD Risk Analysis Model: An Influence Diagram-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7865,51 +7865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian network model for decision problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8163,51 +8163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250285" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2025.2518838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI241062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03539411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Agher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1715649" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Lakrafli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200507" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2020.103407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200418" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Beco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocz057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.07.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beddag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sedki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsopra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;roussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2017.01.069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ugon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seroussi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Ganascia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.10.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCGHTKBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.06.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213012500182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_23" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325300003636" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tspora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325400003636" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yd&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92058-0_66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-633-0-23" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Dandan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Yahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vall&#233;e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Christine Jaulant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2016.0042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-514" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00757189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.175" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871847v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383803v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143833v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220157" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561744.ch15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delcroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Lepoutre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2025.2518838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI241062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03539411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Agher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Lakrafli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200507" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2020.103407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1715649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Beco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocz057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.04.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.07.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beddag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sedki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsopra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;roussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2017.01.069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ugon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seroussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Philippe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Ganascia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.10.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCGHTKBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.06.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213012500182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325300003636" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_23" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tspora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325400003636" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yd&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92058-0_66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-633-0-23" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Dandan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662527v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Yahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Christine Jaulant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2016.0042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-514" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.108" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00757189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.175" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220157" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561744.ch15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delcroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Lepoutre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>