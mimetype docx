--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+                <w:t xml:space="preserve">Argumentation-Based Framework Selection for Clinical Decision Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.118-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI250285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377655v1</w:t>
+                <w:t xml:space="preserve">hal-05346381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-Based Framework Selection for Clinical Decision Support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.118-122. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI250285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346381v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning preferences in Qualitative Choice Logic and some of its variants: an application for antibiotics recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -448,77 +448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive questionnaires for facilitating patient data entry in clinical decision support systems: methods and application to STOPP/START v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -582,77 +582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Pharmacist-GP Collaboration in Medication Review Using Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -699,51 +699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Behavior Changes and Preventing Cardiovascular Diseases Using the Prevent Connect Mobile Health App: Conception and Evaluation of App Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahbia Agher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,90 +820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -954,103 +954,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.104074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,90 +1084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Comparison of Guidelines: Method and Application to Potentially Inappropriate Medication Lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 281, pp.248-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1195,685 +1195,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach Based on Preference Learning for Identifying Experts Reasoning in Antibiotic Treatment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AntibioGame® A serious game for teaching medical students about antibiotic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200507⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.104074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738891v1</w:t>
+                <w:t xml:space="preserve">hal-02440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Experts Reasoning in Antibiotic Treatment with Preference Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of Connected Health Interventions for Adherence to Cardiovascular Disease Prevention: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahbia Agher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200418⟩</w:t>
+              <w:t xml:space="preserve">Applied Clinical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (04), pp.544-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1715649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887395v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable decision support through the learning and visualization of preferences from a formal ontology of antibiotic treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104, pp.103407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2020.103407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Connected Health Interventions for Adherence to Cardiovascular Disease Prevention: A Scoping Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identifying Experts Reasoning in Antibiotic Treatment with Preference Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Lakrafli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clinical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1715649⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270, pp.1313-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668491v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AntibioGame® A serious game for teaching medical students about antibiotic use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Approach Based on Preference Learning for Identifying Experts Reasoning in Antibiotic Treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Lakrafli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136, pp.104074. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 272, pp.115-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440631v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank of Digital Filters for Identification of Combined Drug Products in a French Public Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,90 +1937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Drug Interactions for Supporting Medication Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 272, pp.107-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2093,51 +2093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Brandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2201,64 +2201,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping GPs to extrapolate guideline recommendations to patients for whom there are no explicit recommendations, through the visualization of drug properties. The example of AntibioHelp® in bacterial diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Falcoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,347 +2316,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using preference learning for detecting inconsistencies in clinical practice guidelines: Methods and application to antibiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Bayesian Networks from Causal Rules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 247, pp.740-744</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849868v1</w:t>
+                <w:t xml:space="preserve">hal-03738795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Bayesian Networks from Causal Rules.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Knowledge-based decision system for automatic sleep staging using symbolic fusion in a turing machine-like decision process formalizing the sleep medicine guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.414 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738795v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based decision system for automatic sleep staging using symbolic fusion in a turing machine-like decision process formalizing the sleep medicine guidelines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using preference learning for detecting inconsistencies in clinical practice guidelines: Methods and application to antibiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 114, pp.414 - 427. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 89, pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857040v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les comptes rendus d’hospitalisation pour mieux les coder. Un exemple en cardiologie</w:t>
               </w:r>
@@ -2772,77 +2772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle technique d’analyse automatique des polysomnographies : approche symbolique avec intégration de préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,320 +2900,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision System Integrating Preferences to Support Sleep Staging.</w:t>
+                <w:t xml:space="preserve">Towards a Wireless Smart Polysomnograph Using Symbolic Fusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Sedki</w:t>
+                <w:t xml:space="preserve">B Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kotti</w:t>
+                <w:t xml:space="preserve">C Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Seroussi</w:t>
+                <w:t xml:space="preserve">Jg Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Philippe</w:t>
+                <w:t xml:space="preserve">P Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 228, pp.514-8</w:t>
+              <w:t xml:space="preserve">, 2016, 221, pp.23-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489149v1</w:t>
+                <w:t xml:space="preserve">hal-02489152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Wireless Smart Polysomnograph Using Symbolic Fusion.</w:t>
+                <w:t xml:space="preserve">Decision System Integrating Preferences to Support Sleep Staging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Philippe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 221, pp.23-7</w:t>
+              <w:t xml:space="preserve">, 2016, 228, pp.514-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489152v1</w:t>
+                <w:t xml:space="preserve">hal-02489149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference reasoning on fishers' knowledge using Bayesian causal maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fontenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3260,51 +3260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value-based argumentation framework built from prioritized qualitative choice logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.75-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,51 +3329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preference-based framework for medical decision making.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian network for recurrent multi-criteria and multi-attribute decision problems: Choosing a manual wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3540,51 +3540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the BCD model for risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model based on influence diagrams for multi-criteria decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alert correlation approach based on knowledge and preferences of security operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (1-2), pp.7-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey's rule of conditioning in a possibilistic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3925,4098 +3925,3981 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two alternatives for handling preferences in qualitative choice logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 159 (15), pp.1889-1912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranking of Arguments using Social Ranking Choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pigozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M-J Lesot, M. Reformat, S. Vieira, J.P. Carvalho, F. Batista, B. Bouchon-Meunier, R. R. Yager, Jul 2024, Lisbon, Portugal. pp.285--297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SMOTE: Are We Learning to Classify or to Detect Synthetic Data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.283-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012325300003636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Approach for Improving Oversampling by Filtering out Unrealistic Synthetic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tspora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAART 2024 - 16th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.291-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012325400003636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SMOTE: Apprenons-nous à classifier ou à prédire la nature synthétique des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualitative Choice Logic For Modeling Experts Recommendations of Antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International FLAIRS Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hutchinson Island, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABiMed: Towards an innovative clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICIMTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Athène, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership - Common Data Model (OMOP-CDM) electronic health records to an OWL ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEDINFO 2021 - 18th World Congress of Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualization of drug interactions for supporting medication review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Athen, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Preferences in Prioritized Qualitative Choice Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.368-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage de préférences à partir d'une ontologie formelle : méthodes et application en antibiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Role of Similarity in Analogical Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCBR 2018 - 26th International Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Analytics and Visualization for Connected Objects: A Case Study for Sleep and Physical Activity Trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ydée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems (IEA/AIE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montreal, QC, Canada. pp.685-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92058-0_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing Arguments From Cause-Effect Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Trends and Future Technology in Applied Intelligence - 31st International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE 2018, June 25-28, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, QC, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance des stades de sommeil à l'aide d'un outil de support à la décision basé sur les connaissances et la pratique des experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (Atelier IA &amp; Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition et représentation de préférences utilisateurs guidées‎ par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Dandan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFO 2016 - 6èmes Journées Francophones sur les Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Wireless Smart Polysomnograph Using Symbolic Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STC 2016 - Conference of the European Federation for Medical Informatics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.23-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-633-0-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Personalization in IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Christine Jaulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational Science and Computational Intelligence (CSCI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.186-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCI.2016.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constrained Value-Based Argumentation Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Yahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">João Paulo Carvalho, Marie-Jeanne Lesot, Uzay Kaymak, Susana M. Vieira, Bernadette Bouchon-Meunier, Ronald R. Yager: Information Processing and Management of Uncertainty in Knowledge-Based Systems - 16th International Conference, IPMU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Eindhoven, The Netherlands, Netherlands. pp.265-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decision system integrating preferences to support sleep staging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Munich, Germany. pp.514-518, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing Weighted Argumentation Framework with Cognitive Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2015, Vietri sul Mare, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'un système d'argumentation valué à partir d'un ensemble de connaissances et préférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Després</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Relationship between PQCL Preference Formalism and Value-Based AF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2013, November 4-6, 2013. IEEE Computer Society 2013, ISBN 978-1-4799-2971-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Herndon, VA, United States. pp.661-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive Maps and Bayesian Networks for Knowledge Representation and Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Greece. pp.1035-1040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'un problème de choix multicritères par un réseau bayésien : application au choix d'un Fauteuil Roulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle approche de corrélation d'alertes basée sur les connaissances et préférences d'un opérateur de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ième conférence sur la Sécurité des Architecture Réseaux et des Systèmes d'Information (SARSSI'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Luchon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alert Correlation based on a Logical Handling of Administrator Preferences and Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography(SECRYPT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Portugal. pp.50-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Revised Qualitative Choice Logic for Handling Prioritized Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ninth European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tunisia. pp.635-647</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Revised Qualitative Choice Logic for Handling Prioritized Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbolic and Quantitative Approaches to Reasoning with Uncertainty, 9th European Conference, ECSQARU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisia. pp.635-647</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling Qualitative Preferences Using Normal Form Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International FLAIRS Conference (FLAIRS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, South Beach, United States. pp.38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preprocessing rough network data for intrusion detection purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Telecommunication Networks and Systems(IADIS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal. pp.105-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ECAI 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECAI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Riva del Garda, Italy. pp.741-742</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725448v1</w:t>
-              </w:r>
-[...3245 lines deleted...]
-                <w:t xml:space="preserve">hal-00143833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership – Common Data Model (OMOP-CDM) Electronic Health Records to an OWL Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 290, IOS Press, pp.76-80, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Qualitative Method for Learning Medical Expert Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 290, IOS Press, pp.645-649, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speak-PIM, Towards a Framework for the Automatic Detection of Potentially Inappropriate Prescriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 294, IOS Press, pp.460-464, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Human and Organizational Factors into the BCD Risk Analysis Model: An Influence Diagram-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.293-316, 2013, 978-184821413-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118561744.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian network model for decision problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Delcroix</w:t>
+                <w:t xml:space="preserve">Fx Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fx Lepoutre</w:t>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Godillon-Maquinghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. A. Klopotek; M. Marciniak; A. Mykowiecka; W. Penczek; S. Wierzchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Information Systems, new approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, House of University of Podlasie, pp.285-298, 2010, 9788370515805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8163,51 +8046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2025.2518838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI241062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03539411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Agher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Lakrafli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200507" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2020.103407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1715649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Beco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocz057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.04.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.07.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beddag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sedki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsopra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;roussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2017.01.069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ugon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seroussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Philippe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Ganascia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.10.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCGHTKBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.06.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213012500182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325300003636" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_23" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tspora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325400003636" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yd&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92058-0_66" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-633-0-23" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Dandan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662527v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Yahi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Christine Jaulant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2016.0042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-514" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.108" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00757189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.175" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220157" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561744.ch15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delcroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Lepoutre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250285" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2025.2518838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI241062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03539411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Agher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1715649" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2020.103407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Lakrafli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Beco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocz057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.07.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beddag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sedki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsopra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;roussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2017.01.069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ugon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seroussi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Ganascia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.10.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCGHTKBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.06.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213012500182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_23" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325300003636" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tspora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325400003636" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yd&#233;e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92058-0_66" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philippe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Dandan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633594v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-633-0-23" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vall&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Christine Jaulant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2016.0042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Yahi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-514" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.108" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00757189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.175" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871847v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800733v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383803v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143833v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738956v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220157" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561744.ch15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707651v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delcroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Lepoutre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>