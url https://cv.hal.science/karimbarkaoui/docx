--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -66,8463 +66,8865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From growth potential to drought survival: a trait‐ and time‐based framework for plant water economics across vascular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Griffin-Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 250 (1), pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwetsloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lammert Bastiaans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-arid grasses combine contrasting strategies of dehydration tolerance associated with carbohydrate storage and embolism resistance under drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Hidalgo-Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaïa Akhoun-Piernicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerónimo Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.erag003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erag003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaf longevity and structure, fruit mass and phenology in 52 cultivated varieties and wild accessions of olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Lochon‐menseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bernazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraspecific variation and phenotypic plasticity of olive varieties in response to contrasting environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Wakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Meddich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherkaoui El Modafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), plaf060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/plaf060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAIRTraits: an enriched, FAIR‐compliant database of plant traits from Mediterranean populations of 240 species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (9), pp.e70219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 377, pp.109280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longévité des feuilles de l'olivier! Premières données sur les différences variétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvel Olivier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142, pp.34-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we identify tipping points of resilience loss in Mediterranean rangelands under increased summer drought?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geronimo Cardozo Cabanelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Barotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (9), pp.e4383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do rotation and fertilization practices shape weed communities and affect rice yield in low input rainfed agroecosystems in the Malagasy highlands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 373, pp.109136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adventices des vignes : des fourrages de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic plasticity of water-related traits reveals boundaries to the adaptive capacity of a dominant European grass species under increased drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerónimo Agustín Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Hidalgo-Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.105970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification from field to landscape to adapt Mediterranean rainfed agriculture to water scarcity in climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.101336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2023.101336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (12), pp.e10219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yield and related traits of three legume crops grown in olive-based agroforestry under an intense drought in the South Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Bennasseur Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zain El Abidine Fatemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saudi Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (4), pp.103597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sjbs.2023.103597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drought survival and recovery in grasses: Stress intensity and plant–plant interactions impact plant dehydration tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (5), pp.1489-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of legumes and cereals on olive productivity in the South Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Bennasseur Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Razouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaysian Journal of Sustainable Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26480/mjsa.01.2023.06.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive agroforestry shapes rhizosphere microbiome networks associated with annual crops and impacts the biomass production under low-rainfed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.977797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.977797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using plant diversity to reduce vulnerability and increase drought resilience of permanent and sown productive grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Finn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue:Topics from the General Meeting of the European Grassland Federation held in 2022, 77 (4), pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Host specificity shapes the soil rhizospheric bacteriobiome of cereals and legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut National de la Recherche Agronomique de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can trees buffer the impact of climate change on pasture production and digestibility of Mediterranean dehesas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Hidalgo-Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Matías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Cambrollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 835, pp.155535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between drought and shade on the productivity of winter pea grown in a 25‐year‐old walnut‐based alley cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208 (5), pp.583-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jac.12488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research on agroforestry systems and biodiversity conservation: what can we conclude so far and what should we improve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-022-01977-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaf and pit traits of 35 olive varieties from different genetic groups growing in the French germplasm collection of the Porquerolles Island (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.235-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fernandez Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivité et efficience des systèmes agroforestiers à base d’oliviers au Maroc : cas de Moulay Driss Zerhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ezzahouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive agroforestry can improve land productivity even under low water availability in the South Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Temani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, pp.107234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oasis : prouesses agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 659, pp.51-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On farm analysis of the effect of the preceding crop on N uptake and grain yield of durum wheat (Triticum durum Desf.) in Mediterranean conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (5), pp.596-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2018.1514111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alley cropping agroforestry systems: Reservoirs for weeds or refugia for plant diversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Storkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 284, pp.106584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root traits are related to plant water-use among rangeland Mediterranean species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Guilioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.1700-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does water shortage generate water stress? An ecohydrological approach across Mediterranean plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.1325 - 1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser les mélanges fourragers pour s'adapter au changement climatique : opportunités et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean root trait more than root trait diversity determines drought resilience in native and cultivated Mediterranean grass mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231, pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing resilient and sustainable grasslands for a drier future: Adaptive strategies, functional traits and biotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (B), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questioning the Reliability of the Point Intercept Method for Assessing Community Functional Structure in Low-Productive and Highly Diverse Mediterranean Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bernard-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (3), pp.393-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12224-013-9172-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relative importance of dispersal limitation and habitat preference in shaping spatial distribution of saplings in a tropical moist forest: a case study along a combination of hydromorphic and canopy disturbance gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (2), pp.357-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0024-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term multi-criteria analysis of sugarcane intercropping compared to conventional cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variation and phenotypic plasticity of olive varieties in response to contrasting environmental conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A comparative study of phenotypic traits linked to drought tolerance in 83 olive tree varieties grown in Moroccan and French collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Wakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cherkaoui El Modafar</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Meddich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...127 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">All Africa Horticultural Congress (AAHC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Marrakech, Morocco. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4428 lines deleted...]
-                <w:t xml:space="preserve">hal-00930759v1</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, International Society for Horticultural Science, pp.309-317, 2025, Acta Horticulturae, 978-94-6261-421-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1422.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text mining methods for automated web data extraction to create a tropical weeds traits database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Travard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Weed Research Society Symposium (EWRS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lleida, Spain. EWRS, 1 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of in-plot exchanges between farmers and scientists to knowledge hybridization: a case study in cocoa agroforestry systems in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Yves Adou Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of olive tree-barley interactions in Mediterranean agroforestry: barley grain and straw along a rainfall gradient in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Temani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Agronomy Congress (ESA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroscope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of phenotypic traits linked to drought tolerance in 83 olive tree varieties grown in Moroccan and French collections</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards modern olive polycultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabbri Andrea (ed.); Baldoni Luciana (ed.); Caruso Tiziano (ed.); Famiani Franco (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">All Africa Horticultural Congress (AAHC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The olive: Botany and production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI, pp.640-657, 2023, 978-1-78924-734-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781789247350.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Modern Olive Polycultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04785900v1</w:t>
+              <w:t xml:space="preserve">The Olive - Botany and production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI, pp.640-657, 2023, 78-1-78924-733-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781789247350.0000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroforestry for fruit trees in Europe and Mediterranean North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agroforestry for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 542 p., 2019, Burleigh Dodds Series in Agricultural Science, 9781786762207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could the Introduction of Cover Crop provide Ecosystem Services? Case of a Mediterranean Citrus Orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Temani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Mahjoub Libirsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congrès africain sur l'agriculture de conservation (3ACCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using plant diversity to reduce vulnerability and increase drought resilience of permanent and sown productive grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lüscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Finn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. General Meeting of the European Grassland Federation (EGF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation, Jun 2022, Caen, France. pp.309-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Mediterranean rangelands to increased summer droughts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geronimo A. Cardozo Cabanelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Voltaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Barotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition (FAO-CIHEAM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO; CIHEAM, Sep 2022, Catania, Italy. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological behaviour of mediterranean salt marshes and implications for vegetal cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Berteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational diversification and fertilization together explain the impacts of tropical weeds on rice yields through changes in plant communities and biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Weed Research Society Symposium (EWRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWRS, Jun 2022, Athènes, Greece. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry improves the benefits of cereal-legume intercropping under drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Laval, Jul 2022, Québec, Canada. pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et usages de la diversité écologique des parcours présahariens par les éleveurs camelins dans la zone rurale de M'Hamid El Ghizlane au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique de l'espace oasien et son environnement (DEOE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Kasdi Merbah Ouargla, Mar 2020, Ouargla, Algérie. pp.35</w:t>
+              <w:t xml:space="preserve">, Université Kasdi Merbah Ouargla, Mar 2020, Ouargla, Algérie. pp.35-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do crops grow better in olive agroforestry under drought? A test from Northern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Temani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Daoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Agronomy Congress (ESA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, Sep 2020, Sevilla, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade trees improve coffee health without reducing (too much) coffee potential yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nyaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water gradient on the intensity of competition and productivity of annual crops intercropped with olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Temani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Mrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress of Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a water gradient on the intensity of competition and productivity of annual crops intercropped with olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Temani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Mrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Daoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity in understory vegetation strips of alley cropping agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Storkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress of Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to mix olive trees and crops efficiently? Setting the big picture from the rich diversity of agroforestry systems in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Daoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche fonctionnelle peut-elle aider à concevoir des linéaires sous-arborés en agroforesterie intraparcellaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Meziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMTs FlorAd et AgroforesterieS., Dec 2017, Paris, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are plant communities water-stressed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs analysis between durum wheat yield and nitrogen efficiency in the fields of farmers in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité fonctionnelle racinaire peut-elle favoriser la résilience des mélanges de graminées méditerranéennes sous sécheresses sévères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Birouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining yield gap and efficiency analysis to analyze farmers’ fields network: a case study on nitrogen in durum wheat in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing resilient and sustainable grasslands for a drier future: adaptive strategies, functional traits and biotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMAGIE: a french INRA project to adapt the grasslands to climate change. http://www.inra.fr/climagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Helsinki [Helsinki]. Helsinki, FIN., Aug 2012, Helsinki, Finland. 599 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750072v1</w:t>
-              </w:r>
-[...363 lines deleted...]
-                <w:t xml:space="preserve">hal-02174034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et invertébrés des systèmes agroforestiers tempérés : influence des linéaires sous-arborés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8532,114 +8934,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional structure and ecohydrology of Mediterranean rangelands along a soil water availability gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Global Changes. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8786,51 +9188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590580v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Wakib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lochon&#8208;menseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernazeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chapon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4383" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Allouch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Agust&#237;n Cardozo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Hidalgo-Galvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Amassaghrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Bennasseur Alaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain El Abidine Fatemi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2023.103597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14543" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Razouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/mjsa.01.2023.06.13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Zineb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Mhiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977797" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Finn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Suter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12578" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bradley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12488" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mat&#237;as" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cambroll&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzahouani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Temani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107234" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Zekri Mghirbi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marrou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1514111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106584" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12824" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1N7CKWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.10.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-013-9172-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G5WTTLK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0024-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246386v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Travard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735715v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785900v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Meddich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouabe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1422.38" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mahjoub Libirsou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Finn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo A. Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Voltaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-287" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180168v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Julien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyaga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pinard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mrini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Metcalfe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173973v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733655v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604806v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233912v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Birouste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bristiel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155630v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181499v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rosati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321794v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0000" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174034v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72732" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sarthou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Lauri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gleason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carminati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin-Nolan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Hidalgo-Galvez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;a Akhoun-Piernicka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Cardozo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lochon&#8208;menseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernazeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Wakib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf060" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasserre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chapon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4383" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Allouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Agust&#237;n Cardozo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105970" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Amassaghrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Bennasseur Alaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain El Abidine Fatemi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2023.103597" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14543" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Razouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/mjsa.01.2023.06.13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Zineb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Mhiri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Finn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Suter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12578" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mat&#237;as" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cambroll&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155535" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bradley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzahouani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Temani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107234" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Zekri Mghirbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marrou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1514111" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12824" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.035" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1N7CKWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632487v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-013-9172-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G5WTTLK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0024-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590580v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mathias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Meddich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouabe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1422.38" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Travard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735715v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rosati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0000" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72732" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mahjoub Libirsou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765759v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Finn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo A. Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Voltaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-287" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179437v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Julien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyaga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pinard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mrini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173968v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Metcalfe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173973v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733655v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233912v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Birouste" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bristiel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155630v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sarthou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Lauri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>