--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From growth potential to drought survival: a trait‐ and time‐based framework for plant water economics across vascular species</w:t>
+                <w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Marie Zwetsloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Gleason</w:t>
+                <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Carminati</w:t>
+                <w:t xml:space="preserve">Lammert Bastiaans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Griffin-Nolan</w:t>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 250 (1), pp.21-40. </w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488371v1</w:t>
+                <w:t xml:space="preserve">hal-05570066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t>
+                <w:t xml:space="preserve">From growth potential to drought survival: a trait‐ and time‐based framework for plant water economics across vascular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zwetsloot</w:t>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐charlotte Bopp</w:t>
+                <w:t xml:space="preserve">Sean Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lammert Bastiaans</w:t>
+                <w:t xml:space="preserve">Andrea Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Robert Griffin-Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-25. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 250 (1), pp.21-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570066v1</w:t>
+                <w:t xml:space="preserve">hal-05488371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-arid grasses combine contrasting strategies of dehydration tolerance associated with carbohydrate storage and embolism resistance under drought</w:t>
               </w:r>
@@ -432,1778 +432,1778 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t>
+                <w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.erag003. </w:t>
+              <w:t xml:space="preserve">, 2026, 77 (8), pp.2443-2455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erag003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf longevity and structure, fruit mass and phenology in 52 cultivated varieties and wild accessions of olive</w:t>
+                <w:t xml:space="preserve">Longévité des feuilles de l'olivier! Premières données sur les différences variétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Lochon‐menseau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvel Olivier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142, pp.34-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050500v1</w:t>
+                <w:t xml:space="preserve">hal-05512011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific variation and phenotypic plasticity of olive varieties in response to contrasting environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Wakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Wakib</w:t>
+                <w:t xml:space="preserve">Hayat Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+                <w:t xml:space="preserve">Abdelilah Meddich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherkaoui El Modafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AoB Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (6), plaf060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aobpla/plaf060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRTraits: an enriched, FAIR‐compliant database of plant traits from Mediterranean populations of 240 species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf longevity and structure, fruit mass and phenology in 52 cultivated varieties and wild accessions of olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Lochon‐menseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Garnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Bruno Bernazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.70219⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05291317v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FAIRTraits: an enriched, FAIR‐compliant database of plant traits from Mediterranean populations of 240 species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Genty</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jules Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (9), pp.e70219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04696500v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longévité des feuilles de l'olivier! Premières données sur les différences variétales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lasserre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvel Olivier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 377, pp.109280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512011v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify tipping points of resilience loss in Mediterranean rangelands under increased summer drought?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les adventices des vignes : des fourrages de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675506v1</w:t>
+                <w:t xml:space="preserve">hal-04834839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do rotation and fertilization practices shape weed communities and affect rice yield in low input rainfed agroecosystems in the Malagasy highlands?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phenotypic plasticity of water-related traits reveals boundaries to the adaptive capacity of a dominant European grass species under increased drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerónimo Agustín Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Hidalgo-Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109136⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.105970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701327v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adventices des vignes : des fourrages de qualité ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Can we identify tipping points of resilience loss in Mediterranean rangelands under increased summer drought?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geronimo Cardozo Cabanelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Barotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (9), pp.e4383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834839v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of water-related traits reveals boundaries to the adaptive capacity of a dominant European grass species under increased drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do rotation and fertilization practices shape weed communities and affect rice yield in low input rainfed agroecosystems in the Malagasy highlands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Christina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerónimo Agustín Cardozo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 228, pp.105970. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 373, pp.109136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952211v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+                <w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac153⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963119v1</w:t>
+                <w:t xml:space="preserve">hal-03988369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification from field to landscape to adapt Mediterranean rainfed agriculture to water scarcity in climate change context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molénat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Benyoussef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2023.101336⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205473v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Diversification from field to landscape to adapt Mediterranean rainfed agriculture to water scarcity in climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.101336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2023.101336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04208395v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (12), pp.e10219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988369v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t>
               </w:r>
@@ -2215,51 +2215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2340,51 +2340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield and related traits of three legume crops grown in olive-based agroforestry under an intense drought in the South Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,64 +2461,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought survival and recovery in grasses: Stress intensity and plant–plant interactions impact plant dehydration tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (5), pp.1489-1503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2565,51 +2565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of legumes and cereals on olive productivity in the South Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,1349 +2680,1349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive agroforestry shapes rhizosphere microbiome networks associated with annual crops and impacts the biomass production under low-rainfed conditions</w:t>
+                <w:t xml:space="preserve">Research on agroforestry systems and biodiversity conservation: what can we conclude so far and what should we improve?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Ben Zineb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Karray</w:t>
+                <w:t xml:space="preserve">Delphine Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najla Mhiri</w:t>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Sayadi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.977797. </w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.977797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-022-01977-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014156v1</w:t>
+                <w:t xml:space="preserve">hal-03619267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using plant diversity to reduce vulnerability and increase drought resilience of permanent and sown productive grasslands</w:t>
+                <w:t xml:space="preserve">Olive agroforestry shapes rhizosphere microbiome networks associated with annual crops and impacts the biomass production under low-rainfed conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Lüscher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ameni Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A Finn</w:t>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Suter</w:t>
+                <w:t xml:space="preserve">Najla Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Suter</w:t>
+                <w:t xml:space="preserve">Sami Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Issue:Topics from the General Meeting of the European Grassland Federation held in 2022, 77 (4), pp.235-246. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.977797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfs.12578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.977797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963143v1</w:t>
+                <w:t xml:space="preserve">hal-04014156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specificity shapes the soil rhizospheric bacteriobiome of cereals and legumes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Using plant diversity to reduce vulnerability and increase drought resilience of permanent and sown productive grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sami Sayadi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Finn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut National de la Recherche Agronomique de Tunisie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue:Topics from the General Meeting of the European Grassland Federation held in 2022, 77 (4), pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180374v1</w:t>
+                <w:t xml:space="preserve">hal-03963143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can trees buffer the impact of climate change on pasture production and digestibility of Mediterranean dehesas?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Host specificity shapes the soil rhizospheric bacteriobiome of cereals and legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jesús Cambrollé</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut National de la Recherche Agronomique de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.31-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765768v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between drought and shade on the productivity of winter pea grown in a 25‐year‐old walnut‐based alley cropping system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Can trees buffer the impact of climate change on pasture production and digestibility of Mediterranean dehesas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Hidalgo-Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mattia Bradley</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Matías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Cambrollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jac.12488⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 835, pp.155535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225912v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on agroforestry systems and biodiversity conservation: what can we conclude so far and what should we improve?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Interactions between drought and shade on the productivity of winter pea grown in a 25‐year‐old walnut‐based alley cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+                <w:t xml:space="preserve">Mattia Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), 6 p. </w:t>
+              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208 (5), pp.583-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-022-01977-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jac.12488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03619267v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf and pit traits of 35 olive varieties from different genetic groups growing in the French germplasm collection of the Porquerolles Island (Provence, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olive agroforestry can improve land productivity even under low water availability in the South Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fida Temani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, pp.107234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324266v1</w:t>
+                <w:t xml:space="preserve">hal-03110771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Leaf and pit traits of 35 olive varieties from different genetic groups growing in the French germplasm collection of the Porquerolles Island (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.235-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027996v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité et efficience des systèmes agroforestiers à base d’oliviers au Maroc : cas de Moulay Driss Zerhoun</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Daoui</w:t>
+                <w:t xml:space="preserve">Hugo Fernandez Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+                <w:t xml:space="preserve">Hélène Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Ezzahouani</w:t>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.2. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2020041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138620v1</w:t>
+                <w:t xml:space="preserve">hal-03027996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive agroforestry can improve land productivity even under low water availability in the South Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivité et efficience des systèmes agroforestiers à base d’oliviers au Maroc : cas de Moulay Driss Zerhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida Temani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khalid Daoui</w:t>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Wery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelaziz Ezzahouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 307, pp.107234. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110771v1</w:t>
+                <w:t xml:space="preserve">hal-03138620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oasis : prouesses agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 659, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4041,602 +4041,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On farm analysis of the effect of the preceding crop on N uptake and grain yield of durum wheat (Triticum durum Desf.) in Mediterranean conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alley cropping agroforestry systems: Reservoirs for weeds or refugia for plant diversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Barkaoui</w:t>
+                <w:t xml:space="preserve">Jonathan Storkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+                <w:t xml:space="preserve">Helen Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03650340.2018.1514111⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 284, pp.106584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137628v1</w:t>
+                <w:t xml:space="preserve">hal-02620662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alley cropping agroforestry systems: Reservoirs for weeds or refugia for plant diversity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+                <w:t xml:space="preserve">On farm analysis of the effect of the preceding crop on N uptake and grain yield of durum wheat (Triticum durum Desf.) in Mediterranean conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">K. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Storkey</w:t>
+                <w:t xml:space="preserve">H. Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Metcalfe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+                <w:t xml:space="preserve">I. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 284, pp.106584. </w:t>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (5), pp.596-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2018.1514111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620662v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root traits are related to plant water-use among rangeland Mediterranean species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does water shortage generate water stress? An ecohydrological approach across Mediterranean plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fort</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31 (9), pp.1700-1709. </w:t>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.1325 - 1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608854v1</w:t>
+                <w:t xml:space="preserve">hal-01552146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does water shortage generate water stress? An ecohydrological approach across Mediterranean plant communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Root traits are related to plant water-use among rangeland Mediterranean species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Guilioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31 (6), pp.1325 - 1335. </w:t>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.1700-1709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552146v1</w:t>
+                <w:t xml:space="preserve">hal-01608854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les mélanges fourragers pour s'adapter au changement climatique : opportunités et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,77 +4704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean root trait more than root trait diversity determines drought resilience in native and cultivated Mediterranean grass mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 231, pp.122-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4820,64 +4820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing resilient and sustainable grasslands for a drier future: Adaptive strategies, functional traits and biotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4924,77 +4924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the Reliability of the Point Intercept Method for Assessing Community Functional Structure in Low-Productive and Highly Diverse Mediterranean Grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bernard-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Navas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Geobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (3), pp.393-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5079,51 +5079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5232,77 +5232,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5356,77 +5356,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of phenotypic traits linked to drought tolerance in 83 olive tree varieties grown in Moroccan and French collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Wakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Meddich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5572,64 +5572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Weed Research Society Symposium (EWRS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lleida, Spain. EWRS, 1 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5680,51 +5680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Yves Adou Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5904,90 +5904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of olive tree-barley interactions in Mediterranean agroforestry: barley grain and straw along a rainfall gradient in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Temani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Agronomy Congress (ESA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5996,2791 +5996,2791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Agroscope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could the Introduction of Cover Crop provide Ecosystem Services? Case of a Mediterranean Citrus Orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Temani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Mahjoub Libirsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Congrès africain sur l'agriculture de conservation (3ACCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroforestry improves the benefits of cereal-legume intercropping under drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Jul 2022, Québec, Canada. pp.336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using plant diversity to reduce vulnerability and increase drought resilience of permanent and sown productive grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Finn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. General Meeting of the European Grassland Federation (EGF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation, Jun 2022, Caen, France. pp.309-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses of Mediterranean rangelands to increased summer droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geronimo A. Cardozo Cabanelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Barotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition (FAO-CIHEAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO; CIHEAM, Sep 2022, Catania, Italy. pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrological behaviour of mediterranean salt marshes and implications for vegetal cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Berteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rotational diversification and fertilization together explain the impacts of tropical weeds on rice yields through changes in plant communities and biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Weed Research Society Symposium (EWRS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EWRS, Jun 2022, Athènes, Greece. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do crops grow better in olive agroforestry under drought? A test from Northern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Temani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Agronomy Congress (ESA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Sep 2020, Sevilla, Spain. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions et usages de la diversité écologique des parcours présahariens par les éleveurs camelins dans la zone rurale de M'Hamid El Ghizlane au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique de l'espace oasien et son environnement (DEOE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Kasdi Merbah Ouargla, Mar 2020, Ouargla, Algérie. pp.35-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of water gradient on the intensity of competition and productivity of annual crops intercropped with olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Temani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. World Congress of Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shade trees improve coffee health without reducing (too much) coffee potential yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nyaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of a water gradient on the intensity of competition and productivity of annual crops intercropped with olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Temani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant diversity in understory vegetation strips of alley cropping agroforestry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Storkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. World Congress of Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to mix olive trees and crops efficiently? Setting the big picture from the rich diversity of agroforestry systems in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Amassaghrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche fonctionnelle peut-elle aider à concevoir des linéaires sous-arborés en agroforesterie intraparcellaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Meziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMTs FlorAd et AgroforesterieS., Dec 2017, Paris, France. 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are plant communities water-stressed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade-offs analysis between durum wheat yield and nitrogen efficiency in the fields of farmers in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité fonctionnelle racinaire peut-elle favoriser la résilience des mélanges de graminées méditerranéennes sous sécheresses sévères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Birouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining yield gap and efficiency analysis to analyze farmers’ fields network: a case study on nitrogen in durum wheat in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ben Zekri Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design: Multi-functional Farming Systems in a Changing World (FSD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.115-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing resilient and sustainable grasslands for a drier future: adaptive strategies, functional traits and biotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Grassland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.105-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLIMAGIE: a french INRA project to adapt the grasslands to climate change. http://www.inra.fr/climagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki [Helsinki]. Helsinki, FIN., Aug 2012, Helsinki, Finland. 599 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards modern olive polycultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Rosati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabbri Andrea (ed.); Baldoni Luciana (ed.); Caruso Tiziano (ed.); Famiani Franco (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The olive: Botany and production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.640-657, 2023, 978-1-78924-734-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781789247350.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Modern Olive Polycultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Rosati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Olive - Botany and production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.640-657, 2023, 78-1-78924-733-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781789247350.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry for fruit trees in Europe and Mediterranean North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Rosati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 542 p., 2019, Burleigh Dodds Series in Agricultural Science, 9781786762207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174034v1</w:t>
-              </w:r>
-[...2374 lines deleted...]
-                <w:t xml:space="preserve">hal-02750072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8798,51 +8798,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et invertébrés des systèmes agroforestiers tempérés : influence des linéaires sous-arborés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,51 +8850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -8948,51 +8948,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional structure and ecohydrology of Mediterranean rangelands along a soil water availability gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Global Changes. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2013. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9188,51 +9188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gleason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carminati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin-Nolan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Hidalgo-Galvez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;a Akhoun-Piernicka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Cardozo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lochon&#8208;menseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernazeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Wakib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf060" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasserre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chapon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4383" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Allouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Agust&#237;n Cardozo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105970" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Amassaghrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Bennasseur Alaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain El Abidine Fatemi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2023.103597" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14543" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Razouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/mjsa.01.2023.06.13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Zineb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Mhiri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Finn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Suter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12578" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mat&#237;as" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cambroll&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155535" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bradley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzahouani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Temani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107234" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Zekri Mghirbi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marrou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1514111" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12824" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.035" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1N7CKWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632487v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-013-9172-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G5WTTLK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0024-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590580v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mathias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Meddich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouabe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1422.38" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Travard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735715v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rosati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0000" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72732" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mahjoub Libirsou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765759v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Finn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo A. Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Voltaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-287" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179437v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Julien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyaga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pinard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mrini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173968v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Metcalfe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173973v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733655v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233912v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Birouste" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bristiel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155630v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sarthou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Lauri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gleason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carminati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin-Nolan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Hidalgo-Galvez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;a Akhoun-Piernicka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Cardozo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasserre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Wakib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexandre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lochon&#8208;menseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernazeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Agust&#237;n Cardozo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chapon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4383" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Allouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109136" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101336" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Amassaghrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Bennasseur Alaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain El Abidine Fatemi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2023.103597" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14543" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Razouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/mjsa.01.2023.06.13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Zineb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Mhiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977797" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Finn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Suter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12578" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mat&#237;as" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cambroll&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155535" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bradley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12488" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Temani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107234" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ezzahouani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106584" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Zekri Mghirbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marrou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1514111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12824" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.035" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1N7CKWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632487v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-013-9172-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G5WTTLK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0024-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590580v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mathias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Meddich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouabe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1422.38" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Travard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Yves Adou Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735715v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mahjoub Libirsou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180168v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Finn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179827v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo A. Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Voltaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-287" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Julien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mrini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyaga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pinard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173968v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Metcalfe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173973v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233912v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Birouste" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bristiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155630v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181499v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rosati" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0027" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321794v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0000" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72732" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sarthou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Lauri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>