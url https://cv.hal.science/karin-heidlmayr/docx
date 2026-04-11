--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -66,2299 +66,2433 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Threat and blame frames in political rhetoric about societal issues lead to neural and political polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa van der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedo Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-43389-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Interaction of Context Constraints and Predictive Validity during Sentence Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Terporten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Huizeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hagoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kösem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processing of complex morphosyntactic structures in French: ERP evidence from native speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grevisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.106062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2023.106062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The syntactic marking of emotional intensity: Psycholinguistic evidence from French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Saint-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 294, pp.103570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lingua.2023.103570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuroplasticity in the phonological system: The PMN and the N400 as markers for the perception of non-native phonemic contrasts by late second language learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.107831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review on the electroencephalography markers of Stroop executive control processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kihlstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.105637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No title, no theme: The joined neural space between speakers and listeners during production and comprehension of multi-sentence discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuko Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hagoort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition Efficiency in Highly Proficient Bilinguals and Simultaneous Interpreters: Evidence from Language Switching and Stroop Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427 - 1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10936-017-9501-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of inhibition efficiency on language switching and Stroop tasks: Evidence from late bilinguals and simultaneous interpreters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427-1451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01737843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Language Use Influences Oculomotor Task Performance: Neurophysiological Evidence of a Shared Substrate between Language and Motor Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165029.t009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurodynamics of executive control processes in bilinguals: evidence from ERP and source reconstruction analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive bilingualism and executive functions: The effect of second language use on inhibitory control in a behavioural Stroop Colour Word task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tanzmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (03), pp.630-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1366728913000539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical Ambiguity Processing in Alzheimer’s Disease: Evidence of Alterations in Executive and Lexico-Semantic Processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le traitement lexico-sémantique dans le vieillissement sain et pathologique : approches comportementales, électrophysiologiques et d’étude de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societas Linguistica Europaea, Aug 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire LNPL - Laboratoire de NeuroPsychoLinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UT2J - Laboratoire de NeuroPsychoLinguistique, UR 4156, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228053v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement lexico-sémantique dans le vieillissement sain et pathologique : approches comportementales, électrophysiologiques et d’étude de corpus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lexical Ambiguity Processing in Alzheimer’s Disease: Evidence of Alterations in Executive and Lexico-Semantic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rostand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumurgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LNPL - Laboratoire de NeuroPsychoLinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UT2J - Laboratoire de NeuroPsychoLinguistique, UR 4156, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societas Linguistica Europaea, Aug 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227758v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The usage of electroencephalography in the study of language processing in neurodegenerative dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-stationarity and statistics for EEG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un corpus d'expression écrite d'une patiente atteinte de démence sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Merck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Versmessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de MoDyCo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MoDyCo, Sep 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Oscillatory Mechanisms in Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-stationarity, cyclostationarity and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual adaptation to non-native sound contrasts: Electrophysiological evidence of neuroplasticity in the phonological system related to second language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2017 – 47th annual meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of non-native sounds in a second language: Electrophysiological evidence of neuroplasticity in the phonological system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01824788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînements à la prosodie des questions ouvertes et fermées de l’anglais chez des apprenants francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guyot Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingualism and executive functions: ERP evidence and source reconstruction of conflict processing 35 in a Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Riva del Garda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00764144v1</w:t>
-              </w:r>
-[...1299 lines deleted...]
-                <w:t xml:space="preserve">hal-01100697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual sensitivity to non-native sounds: ERP evidence of neuroplasticity in the phonological system related to second language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Neurobiology of Language (SNL) 2017 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2368,114 +2502,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive control processes and their neural bases in bilingualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cognitive Sciences. Université Sorbonne Paris Cité, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015USPCB219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01933732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2622,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rostand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;baut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumurgier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Versmessen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Terporten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Huizeling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hagoort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#246;sem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Weber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Takashima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa van der Plas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Todorova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedo Jansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-43389-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Terporten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Huizeling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hagoort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#246;sem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02082" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Takashima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rostand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;baut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumurgier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Versmessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>