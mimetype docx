--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -936,51 +936,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition Efficiency in Highly Proficient Bilinguals and Simultaneous Interpreters: Evidence from Language Switching and Stroop Tasks</w:t>
+                <w:t xml:space="preserve">Effect of inhibition efficiency on language switching and Stroop tasks: Evidence from late bilinguals and simultaneous interpreters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
@@ -989,102 +989,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427 - 1451. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427-1451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679657v1</w:t>
+                <w:t xml:space="preserve">halshs-01737843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inhibition efficiency on language switching and Stroop tasks: Evidence from late bilinguals and simultaneous interpreters</w:t>
+                <w:t xml:space="preserve">Inhibition Efficiency in Highly Proficient Bilinguals and Simultaneous Interpreters: Evidence from Language Switching and Stroop Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Heidlmayr</w:t>
@@ -1093,69 +1084,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427-1451</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.1427 - 1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10936-017-9501-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01737843v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Language Use Influences Oculomotor Task Performance: Neurophysiological Evidence of a Shared Substrate between Language and Motor Control</w:t>
               </w:r>
@@ -2756,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa van der Plas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Todorova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedo Jansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-43389-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Terporten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Huizeling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hagoort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#246;sem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02082" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Takashima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rostand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;baut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumurgier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Versmessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa van der Plas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Todorova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedo Jansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-43389-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Terporten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Huizeling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hagoort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#246;sem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02082" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grevisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2023.103570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Takashima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-017-9501-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165029.t009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rostand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;baut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumurgier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Versmessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04125634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01824788v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>