--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdriaArray – a Passive Seismic Experiment to Study Structure, Geodynamics and Geohazards of the Adriatic Plate</w:t>
+                <w:t xml:space="preserve">STUDY OF THE LITHOSPHERIC STRUCTURE BENEATH NORTHEAST BRAZIL WITH P-WAVE MULTIPLE FREQUENCY SEISMIC TOMOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Kolínský</w:t>
+                <w:t xml:space="preserve">Guilherme Manno Penna Crepaldi Affonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Meier</w:t>
+                <w:t xml:space="preserve">Marcelo Peres Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Agius</w:t>
+                <w:t xml:space="preserve">Jordi Julià</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almir Bijedić</w:t>
+                <w:t xml:space="preserve">Aderson Farias Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+                <w:t xml:space="preserve">Reinhardt Adolfo Fuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-9284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf304/8225767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360281v1</w:t>
+                <w:t xml:space="preserve">hal-05209685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF THE LITHOSPHERIC STRUCTURE BENEATH NORTHEAST BRAZIL WITH P-WAVE MULTIPLE FREQUENCY SEISMIC TOMOGRAPHY</w:t>
+                <w:t xml:space="preserve">AdriaArray – a Passive Seismic Experiment to Study Structure, Geodynamics and Geohazards of the Adriatic Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Manno Penna Crepaldi Affonso</w:t>
+                <w:t xml:space="preserve">Petr Kolínský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Peres Rocha</w:t>
+                <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Julià</w:t>
+                <w:t xml:space="preserve">Matthew Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aderson Farias Do Nascimento</w:t>
+                <w:t xml:space="preserve">Almir Bijedić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhardt Adolfo Fuck</w:t>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf304/8225767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-9284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209685v1</w:t>
+                <w:t xml:space="preserve">hal-05360281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matching pursuit approach to the geophysical inverse problem of seismic traveltime tomography under the ray theory approximation</w:t>
               </w:r>
@@ -883,295 +883,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global reference seismological data sets: multimode surface wave dispersion</w:t>
+                <w:t xml:space="preserve">The Effect of a Weak Asthenospheric Layer on Surface Kinematics, Subduction Dynamics and Slab Morphology in the Lower Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Moulik</w:t>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lekic</w:t>
+                <w:t xml:space="preserve">Fanny Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Romanowicz</w:t>
+                <w:t xml:space="preserve">Arnauld Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Schaeffer</w:t>
+                <w:t xml:space="preserve">D. Rhodri Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765070v1</w:t>
+                <w:t xml:space="preserve">hal-03764872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of a Weak Asthenospheric Layer on Surface Kinematics, Subduction Dynamics and Slab Morphology in the Lower Mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global reference seismological data sets: multimode surface wave dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karin Sigloch</w:t>
+                <w:t xml:space="preserve">V Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Garel</w:t>
+                <w:t xml:space="preserve">B Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Heuret</w:t>
+                <w:t xml:space="preserve">Z Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rhodri Davies</w:t>
+                <w:t xml:space="preserve">A Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024494. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228 (3), pp.1808 - 1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB024494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764872v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australian Plate Subduction is Responsible for Northward Motion of the India‐Asia Collision Zone and ∼1,000 km Lateral Migration of the Indian Slab</w:t>
               </w:r>
@@ -1255,832 +1255,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subducted Lithosphere Under South America From Multifrequency P Wave Tomography</w:t>
+                <w:t xml:space="preserve">A tree of Indo-African mantle plumes imaged by seismic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afsaneh Mohammadzaheri</w:t>
+                <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (6), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.612 - 619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-021-00762-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425544v1</w:t>
+                <w:t xml:space="preserve">hal-03384259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tree of Indo-African mantle plumes imaged by seismic tomography</w:t>
+                <w:t xml:space="preserve">Subducted Lithosphere Under South America From Multifrequency P Wave Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
+                <w:t xml:space="preserve">Afsaneh Mohammadzaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.612 - 619. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-021-00762-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384259v1</w:t>
+                <w:t xml:space="preserve">hal-03425544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological, geophysical and plate kinematic constraints for models of the India-Asia collision and the post-Triassic central Tethys oceans</w:t>
+                <w:t xml:space="preserve">Plates, plumes and geological time: are we wrong about plume-push?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J Parsons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+                <w:t xml:space="preserve">Lucía Pérez-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M Palin</w:t>
+                <w:t xml:space="preserve">Graeme Eagles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geoscientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (9), pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425541v1</w:t>
+                <w:t xml:space="preserve">hal-03434942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Tomotectonic Plate Reconstruction of Western North America and the Eastern Pacific Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global mantle structure from multifrequency tomography using P, PP and P-diffracted waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Zaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Clennett</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martha Henderson</w:t>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC009117⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (1), pp.96-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425540v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on GSA Today article by Pavlis et al., 2019: “Subduction Polarity in Ancient Arcs: A Call to Integrate Geology and Geophysics to Decipher the Mesozoic Tectonic History of the Northern Cordillera of North America”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Quantitative Tomotectonic Plate Reconstruction of Western North America and the Eastern Pacific Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Clennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sigloch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martha Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/GSATG431C.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425536v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plates, plumes and geological time: are we wrong about plume-push?</w:t>
+                <w:t xml:space="preserve">Comment on GSA Today article by Pavlis et al., 2019: “Subduction Polarity in Ancient Arcs: A Call to Integrate Geology and Geophysics to Decipher the Mesozoic Tectonic History of the Northern Cordillera of North America”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Pérez-Díaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karin Sigloch</w:t>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/GSATG431C.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434942v1</w:t>
+                <w:t xml:space="preserve">hal-03425536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global mantle structure from multifrequency tomography using P, PP and P-diffracted waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geological, geophysical and plate kinematic constraints for models of the India-Asia collision and the post-Triassic central Tethys oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 220 (1), pp.96-141. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.103084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425539v1</w:t>
+                <w:t xml:space="preserve">hal-03425541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indo-Atlantic plate accelerations around the Cretaceous-Paleogene boundary: A time-scale error, not a plume-push signal</w:t>
               </w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pérez-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Eagles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (12), pp.1169-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (2), pp.924-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2447,51 +2447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,373 +2562,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SubMachine: Web-Based Tools for Exploring Seismic Tomography and Other Models of Earth's Deep Interior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kara Matthews</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karin Sigloch</w:t>
+                <w:t xml:space="preserve">J.-R Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Shephard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathew Domeier</w:t>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007431⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.169-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425557v1</w:t>
+                <w:t xml:space="preserve">hal-01834962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yellowstone debate erupts again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.033⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.385-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0150-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834962v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellowstone debate erupts again</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SubMachine: Web-Based Tools for Exploring Seismic Tomography and Other Models of Earth's Deep Interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Shephard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Domeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (6), pp.385-387. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.1464-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0150-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425556v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock errors in land and ocean bottom seismograms: high-accuracy estimates from multiple-component noise cross-correlations</w:t>
               </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,77 +3044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting Ocean-Bottom Seismometers from P-wave and Rayleigh wave polarizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,51 +3282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle and geological evidence for a Late Jurassic−Cretaceous suture spanning North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (11-12), pp.1489-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3494,77 +3494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Tomography Around La Réunion Island From Rayleigh Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3628,77 +3628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring austral and cyclonic swells in the “Iles Eparses” (Mozambique channel) from microseismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Schlindwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,252 +3752,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
+                <w:t xml:space="preserve">Fully probabilistic seismic source inversion – Part 2: Modelling errors and station covariances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Stähler</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/adgeo-41-43-2016⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.1521-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-7-1521-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304036v1</w:t>
+                <w:t xml:space="preserve">hal-03425568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully probabilistic seismic source inversion – Part 2: Modelling errors and station covariances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Stähler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (6), pp.1521-1536. </w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-7-1521-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-41-43-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425568v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian spatial modelling for high dimensional seismic inverse problems</w:t>
               </w:r>
@@ -4191,64 +4191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking major storms from microseismic and hydroacoustic observations on the seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,51 +4321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully probabilistic seismic source inversion – Part 1: Efficient parameterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (2), pp.1055-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4399,51 +4399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating La Réunion Hot Spot From Crust to Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-oceanic subduction shaped the assembly of Cordilleran North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 496 (7443), pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4832,77 +4832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ObsPyLoad: A Tool for Fully Automated Retrieval of Seismological Waveform Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scheingraber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (3), pp.525-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5091,51 +5091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triplicated P-wave measurements for waveform tomography of the mantle transition zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5286,51 +5286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage subduction history under North America inferred from multiple-frequency tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mc Quarrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5713,51 +5713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring finite-frequency body-wave amplitudes and traveltimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5804,51 +5804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating over nonstationary nonflat wireless channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6446,51 +6446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERMAID-BOBS : un nouveau type de sismomètre pour observer les séismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,51 +6554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flotteurs MERMAID Argo pour l'observation acoustique passive des océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7151,51 +7151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No signal of a plume push force in Indo-Atlantic plate speeds before, during, or after Deccan plume arrival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Eagles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérez Díaz,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,619 +7367,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EarthScope-Oceans: A hydroacoustic and seismic monitoring network for the deep ocean environment, above and below the seafloor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SubMachine ORFEUS integration: Web-based tools for exploring seismic tomography models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Shephard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Domeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025, Nice, France, 3–6 Jun 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/oos2025-378⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025, Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407687v1</w:t>
+                <w:t xml:space="preserve">hal-05407743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SubMachine ORFEUS integration: Web-based tools for exploring seismic tomography models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EarthScope-Oceans: A hydroacoustic and seismic monitoring network for the deep ocean environment, above and below the seafloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathew Domeier</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025, Vienna, Austria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. 2025, </w:t>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025, Nice, France, 3–6 Jun 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407743v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular seismo-acoustic float technology for coastal and open ocean observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rocca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dalija Namjesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel D Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2024, Vienna, Austria, 14–19 Apr 2024, EGU24-6052,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , EGU General Assembly 2024, Vienna, Austria, pp.EGU24-6052</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505477v1</w:t>
+                <w:t xml:space="preserve">hal-04798316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel D Simon</w:t>
+                <w:t xml:space="preserve">Modular seismo-acoustic float technology for coastal and open ocean observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024, Vienna, Austria, 14–19 Apr 2024, EGU24-6052,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. EGU General Assembly 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798316v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalija Namjesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Garth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. 2024, </w:t>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Phlippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,51 +8386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Investigating Surficial Alterations of Natural Stone by Ultrasonic Surface Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Auras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8520,51 +8520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Surficial Alterations of Natural Stone by Ultrasonic Surface Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Auras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,64 +8820,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhum-Rum, imagerie du manteau sous le point chaud de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8921,220 +8921,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new global P-wave tomographic model of the Earth's mantle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomotectonics of Cordilleran North America since Jurassic times: double-sided subduction, archipelago collisions, and Baja-BC translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266239v2</w:t>
+                <w:t xml:space="preserve">hal-04662502v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomotectonics of Cordilleran North America since Jurassic times: double-sided subduction, archipelago collisions, and Baja-BC translation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new global P-wave tomographic model of the Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongshun John Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662502v3</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matching pursuit approach to the geophysical inverse problem of seismic travel time tomography under the ray theory approximation</w:t>
               </w:r>
@@ -9493,51 +9493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Manno Penna Crepaldi Affonso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Peres Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Juli&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Adolfo Fuck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf304/8225767" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sigloch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontiela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pimentel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1431193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00384-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhodri Davies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parsons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Mohammadzaheri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mihalynuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Parsons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Palin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Clennett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Henderson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG431C.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eagles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Zaheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eagles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47859.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hammond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rawlinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Curtis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atz102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Matthews" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Shephard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007431" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0150-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-8-1047-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31529.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-7-1521-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-5-1055-2014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlety" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Voronin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50326" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOAS623" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheingraber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220120103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Pavlis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Burdick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fouch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vernon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.02.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT0ZPDLD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-3-339-2012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003421" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laske" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SCGL17K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04225.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J6P0JG4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mc Quarrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03116.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Andrews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Mitra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Thomson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.847849" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell G. Mihalynuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Totten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6435" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426836v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez D&#237;az," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13606" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662513v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Garth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig O&#8217;neill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32226-6_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fehr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#246;hn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Cristiano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_30" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_12" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Bilgili" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Butzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04205-3_8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662502v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05038584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Manno Penna Crepaldi Affonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Peres Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Juli&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Adolfo Fuck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf304/8225767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sigloch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontiela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pimentel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1431193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00384-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhodri Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parsons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Mohammadzaheri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mihalynuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eagles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Zaheri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Clennett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Henderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG431C.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Parsons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Palin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eagles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47859.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hammond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rawlinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Curtis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atz102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0150-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Matthews" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Shephard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007431" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-8-1047-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31529.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-7-1521-2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-5-1055-2014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlety" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Voronin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50326" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOAS623" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheingraber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220120103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Pavlis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Burdick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fouch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vernon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.02.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT0ZPDLD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-3-339-2012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003421" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laske" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SCGL17K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04225.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J6P0JG4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mc Quarrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03116.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Andrews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Mitra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Thomson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.847849" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell G. Mihalynuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Totten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6435" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426836v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez D&#237;az," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13606" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662513v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Garth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig O&#8217;neill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32226-6_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fehr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#246;hn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Cristiano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_30" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_12" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Bilgili" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Butzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04205-3_8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662502v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05038584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>