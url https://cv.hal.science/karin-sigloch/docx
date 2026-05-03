--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1255,261 +1255,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tree of Indo-African mantle plumes imaged by seismic tomography</w:t>
+                <w:t xml:space="preserve">Subducted Lithosphere Under South America From Multifrequency P Wave Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
+                <w:t xml:space="preserve">Afsaneh Mohammadzaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.612 - 619. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-021-00762-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384259v1</w:t>
+                <w:t xml:space="preserve">hal-03425544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subducted Lithosphere Under South America From Multifrequency P Wave Tomography</w:t>
+                <w:t xml:space="preserve">A tree of Indo-African mantle plumes imaged by seismic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afsaneh Mohammadzaheri</w:t>
+                <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (6), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.612 - 619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-021-00762-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425544v1</w:t>
+                <w:t xml:space="preserve">hal-03384259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plates, plumes and geological time: are we wrong about plume-push?</w:t>
               </w:r>
@@ -1616,51 +1616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Zaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Clennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on GSA Today article by Pavlis et al., 2019: “Subduction Polarity in Ancient Arcs: A Call to Integrate Geology and Geophysics to Decipher the Mesozoic Tectonic History of the Northern Cordillera of North America”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (2), pp.924-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2581,51 +2581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,51 +3057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting Ocean-Bottom Seismometers from P-wave and Rayleigh wave polarizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,51 +3282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle and geological evidence for a Late Jurassic−Cretaceous suture spanning North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (11-12), pp.1489-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3628,51 +3628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring austral and cyclonic swells in the “Iles Eparses” (Mozambique channel) from microseismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,51 +3901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
@@ -4191,51 +4191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking major storms from microseismic and hydroacoustic observations on the seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating La Réunion Hot Spot From Crust to Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-oceanic subduction shaped the assembly of Cordilleran North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 496 (7443), pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6293,269 +6293,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MERMAID-BOBS : un nouveau type de sismomètre pour observer les séismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SERENADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, TOULON, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662512v1</w:t>
+                <w:t xml:space="preserve">hal-04890970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERMAID-BOBS : un nouveau type de sismomètre pour observer les séismes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Custódio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna &amp; Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-3477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890970v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flotteurs MERMAID Argo pour l'observation acoustique passive des océans</w:t>
               </w:r>
@@ -6688,51 +6688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Bieńkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Bieńkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7373,51 +7373,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SubMachine ORFEUS integration: Web-based tools for exploring seismic tomography models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,51 +8820,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhum-Rum, imagerie du manteau sous le point chaud de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8940,51 +8940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomotectonics of Cordilleran North America since Jurassic times: double-sided subduction, archipelago collisions, and Baja-BC translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9493,51 +9493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Manno Penna Crepaldi Affonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Peres Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Juli&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Adolfo Fuck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf304/8225767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sigloch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontiela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pimentel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1431193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00384-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhodri Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parsons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Mohammadzaheri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mihalynuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eagles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Zaheri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Clennett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Henderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG431C.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Parsons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Palin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eagles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47859.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hammond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rawlinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Curtis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atz102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0150-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Matthews" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Shephard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007431" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-8-1047-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31529.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-7-1521-2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-5-1055-2014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlety" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Voronin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50326" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOAS623" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheingraber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220120103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Pavlis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Burdick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fouch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vernon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.02.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT0ZPDLD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-3-339-2012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003421" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laske" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SCGL17K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04225.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J6P0JG4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mc Quarrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03116.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Andrews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Mitra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Thomson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.847849" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell G. Mihalynuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Totten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6435" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426836v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez D&#237;az," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13606" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662513v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Garth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig O&#8217;neill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32226-6_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fehr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#246;hn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Cristiano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_30" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_12" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Bilgili" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Butzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04205-3_8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662502v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05038584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Manno Penna Crepaldi Affonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Peres Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Juli&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Adolfo Fuck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf304/8225767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sigloch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontiela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pimentel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1431193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00384-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhodri Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parsons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Mohammadzaheri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mihalynuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eagles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Zaheri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Clennett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Henderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG431C.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Parsons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Palin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eagles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47859.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hammond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rawlinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Curtis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atz102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0150-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Matthews" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Shephard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007431" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-8-1047-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31529.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-7-1521-2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-5-1055-2014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlety" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Voronin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50326" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOAS623" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheingraber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220120103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Pavlis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Burdick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fouch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vernon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.02.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT0ZPDLD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-3-339-2012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003421" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laske" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SCGL17K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04225.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J6P0JG4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mc Quarrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03116.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Andrews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Mitra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Thomson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.847849" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell G. Mihalynuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Totten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6435" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426836v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez D&#237;az," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13606" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662513v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Garth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig O&#8217;neill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32226-6_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fehr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#246;hn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Cristiano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_30" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_12" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Bilgili" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Butzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04205-3_8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662502v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05038584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>