--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picking first arrivals in hydroacoustic seismograms from MERMAID floats</w:t>
+                <w:t xml:space="preserve">AdriaArray – a Passive Seismic Experiment to Study Structure, Geodynamics and Geohazards of the Adriatic Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guust Nolet</w:t>
+                <w:t xml:space="preserve">Petr Kolínský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Ba Hoang</w:t>
+                <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+                <w:t xml:space="preserve">Matthew Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Kondo</w:t>
+                <w:t xml:space="preserve">Almir Bijedić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanchao Kong</w:t>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-9284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086474v1</w:t>
+                <w:t xml:space="preserve">hal-05360281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF THE LITHOSPHERIC STRUCTURE BENEATH NORTHEAST BRAZIL WITH P-WAVE MULTIPLE FREQUENCY SEISMIC TOMOGRAPHY</w:t>
               </w:r>
@@ -368,412 +368,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdriaArray – a Passive Seismic Experiment to Study Structure, Geodynamics and Geohazards of the Adriatic Plate</w:t>
+                <w:t xml:space="preserve">Picking first arrivals in hydroacoustic seismograms from MERMAID floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Kolínský</w:t>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Meier</w:t>
+                <w:t xml:space="preserve">Nguyen Ba Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Agius</w:t>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almir Bijedić</w:t>
+                <w:t xml:space="preserve">Yuko Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+                <w:t xml:space="preserve">Fanchao Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68, </w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-9284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360281v1</w:t>
+                <w:t xml:space="preserve">hal-05086474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matching pursuit approach to the geophysical inverse problem of seismic traveltime tomography under the ray theory approximation</w:t>
+                <w:t xml:space="preserve">Challenges in seismology to our understanding of volcanic islands and their magmatic unrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Schneider</w:t>
+                <w:t xml:space="preserve">João Fontiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Michel</w:t>
+                <w:t xml:space="preserve">Graça Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Sigloch</w:t>
+                <w:t xml:space="preserve">Nuno Afonso Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Totten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adriano Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae153⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2024.1431193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662504v1</w:t>
+                <w:t xml:space="preserve">hal-04798189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in seismology to our understanding of volcanic islands and their magmatic unrest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A matching pursuit approach to the geophysical inverse problem of seismic traveltime tomography under the ray theory approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graça Silveira</w:t>
+                <w:t xml:space="preserve">N Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Afonso Dias</w:t>
+                <w:t xml:space="preserve">V Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Pimentel</w:t>
+                <w:t xml:space="preserve">K Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Ramalho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Totten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (3), pp.1546-1581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2024.1431193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798189v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing plate tectonic reconstructions</w:t>
               </w:r>
@@ -1489,702 +1489,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plates, plumes and geological time: are we wrong about plume-push?</w:t>
+                <w:t xml:space="preserve">Indo-Atlantic plate accelerations around the Cretaceous-Paleogene boundary: A time-scale error, not a plume-push signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Pérez-Díaz</w:t>
+                <w:t xml:space="preserve">L. Pérez-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Eagles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karin Sigloch</w:t>
+                <w:t xml:space="preserve">G. Eagles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (12), pp.1169-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47859.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434942v1</w:t>
+                <w:t xml:space="preserve">hal-03425543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global mantle structure from multifrequency tomography using P, PP and P-diffracted waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+                <w:t xml:space="preserve">A Quantitative Tomotectonic Plate Reconstruction of Western North America and the Eastern Pacific Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Clennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz394⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425539v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Tomotectonic Plate Reconstruction of Western North America and the Eastern Pacific Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karin Sigloch</w:t>
+                <w:t xml:space="preserve">Comment on GSA Today article by Pavlis et al., 2019: “Subduction Polarity in Ancient Arcs: A Call to Integrate Geology and Geophysics to Decipher the Mesozoic Tectonic History of the Northern Cordillera of North America”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (8), </w:t>
+              <w:t xml:space="preserve">GSA Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GC009117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/GSATG431C.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425540v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on GSA Today article by Pavlis et al., 2019: “Subduction Polarity in Ancient Arcs: A Call to Integrate Geology and Geophysics to Decipher the Mesozoic Tectonic History of the Northern Cordillera of North America”</w:t>
+                <w:t xml:space="preserve">Geological, geophysical and plate kinematic constraints for models of the India-Asia collision and the post-Triassic central Tethys oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sigloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
+                <w:t xml:space="preserve">Andrew J Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/GSATG431C.1⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.103084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425536v1</w:t>
+                <w:t xml:space="preserve">hal-03425541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological, geophysical and plate kinematic constraints for models of the India-Asia collision and the post-Triassic central Tethys oceans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plates, plumes and geological time: are we wrong about plume-push?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M Palin</w:t>
+                <w:t xml:space="preserve">Lucía Pérez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Eagles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geoscientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (9), pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425541v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indo-Atlantic plate accelerations around the Cretaceous-Paleogene boundary: A time-scale error, not a plume-push signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global mantle structure from multifrequency tomography using P, PP and P-diffracted waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pérez-Díaz</w:t>
+                <w:t xml:space="preserve">Afsaneh Zaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Eagles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (12), pp.1169-1173. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (1), pp.96-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47859.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425543v1</w:t>
+                <w:t xml:space="preserve">hal-03425539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography of crust and lithosphere in the western Indian Ocean from noise cross-correlations of land and ocean bottom seismometers</w:t>
               </w:r>
@@ -2447,51 +2447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,373 +2562,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SubMachine: Web-Based Tools for Exploring Seismic Tomography and Other Models of Earth's Deep Interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R Scholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">Kara Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Grace Shephard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Domeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.033⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.1464-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834962v1</w:t>
+                <w:t xml:space="preserve">hal-03425557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellowstone debate erupts again</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0150-4⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.169-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425556v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SubMachine: Web-Based Tools for Exploring Seismic Tomography and Other Models of Earth's Deep Interior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yellowstone debate erupts again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (5), pp.1464-1483. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.385-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GC007431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0150-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425557v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock errors in land and ocean bottom seismograms: high-accuracy estimates from multiple-component noise cross-correlations</w:t>
               </w:r>
@@ -3044,77 +3044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting Ocean-Bottom Seismometers from P-wave and Rayleigh wave polarizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,77 +3494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Tomography Around La Réunion Island From Rayleigh Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3622,157 +3622,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring austral and cyclonic swells in the “Iles Eparses” (Mozambique channel) from microseismic noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Îles Éparses (French Scattered Islands, SW Indian Ocean) as reference ecosystems for environmental research, 72, </w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-41-43-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304282v1</w:t>
+                <w:t xml:space="preserve">hal-01304036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully probabilistic seismic source inversion – Part 2: Modelling errors and station covariances</w:t>
               </w:r>
@@ -3843,161 +3847,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring austral and cyclonic swells in the “Iles Eparses” (Mozambique channel) from microseismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Stähler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Sigloch</w:t>
+                <w:t xml:space="preserve">Céline Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hosseini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vera Schlindwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41, pp.43-63. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Îles Éparses (French Scattered Islands, SW Indian Ocean) as reference ecosystems for environmental research, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-41-43-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304036v1</w:t>
+                <w:t xml:space="preserve">hal-01304282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian spatial modelling for high dimensional seismic inverse problems</w:t>
               </w:r>
@@ -4172,248 +4172,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking major storms from microseismic and hydroacoustic observations on the seafloor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Fully probabilistic seismic source inversion – Part 1: Efficient parameterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL062319⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.1055-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-5-1055-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236164v1</w:t>
+                <w:t xml:space="preserve">hal-03425583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully probabilistic seismic source inversion – Part 1: Efficient parameterisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Sigloch</w:t>
+                <w:t xml:space="preserve">Tracking major storms from microseismic and hydroacoustic observations on the seafloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.1055-1069. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-5-1055-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425583v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating La Réunion Hot Spot From Crust to Core</w:t>
               </w:r>
@@ -4607,51 +4607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Voronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Loris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4832,77 +4832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ObsPyLoad: A Tool for Fully Automated Retrieval of Seismological Waveform Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scheingraber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (3), pp.525-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5078,64 +5078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triplicated P-wave measurements for waveform tomography of the mantle transition zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5286,51 +5286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 178 (3), pp.1384 - 1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5518,51 +5518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage subduction history under North America inferred from multiple-frequency tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mc Quarrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,233 +5622,233 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring finite-frequency body-wave amplitudes and traveltimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guust Nolet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 167 (1), pp.271-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03116.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425604v1</w:t>
+                <w:t xml:space="preserve">hal-00407624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring finite-frequency body-wave amplitudes and traveltimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Nolet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 167 (1), pp.271-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03116.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407624v1</w:t>
+                <w:t xml:space="preserve">hal-03425604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating over nonstationary nonflat wireless channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,727 +6038,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les flotteurs MERMAID Argo pour l'observation acoustique passive des océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cauzzi</w:t>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Clinton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+                <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Custódio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">SERENADE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803570v1</w:t>
+                <w:t xml:space="preserve">hal-04890958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HALIOS an innovative and clever Broad Band OBS.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Rebour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karin Sigloch</w:t>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bonnieux</w:t>
+                <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Philippe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna &amp; Online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-3477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662510v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERMAID-BOBS : un nouveau type de sismomètre pour observer les séismes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">HALIOS an innovative and clever Broad Band OBS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna &amp; Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890970v1</w:t>
+                <w:t xml:space="preserve">hal-04662510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and Outlook of ORFEUS Data Services, Products and Activities to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna &amp; Online, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662512v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flotteurs MERMAID Argo pour l'observation acoustique passive des océans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MERMAID-BOBS : un nouveau type de sismomètre pour observer les séismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE 2024</w:t>
+              <w:t xml:space="preserve">SERENADE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890958v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of ORFEUS Data Services and Activities to Integrate Access to Seismic Waveform Data in the Euro-Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Bieńkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly of the International Union of Geodesy and Geophysics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Geodesy and Geophysics (IUGG), Jul 2023, Berlin, Germany. </w:t>
@@ -6796,103 +6796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORFEUS Data Services, Products and Actions to Coordinate Access to Seismic Waveform Data in the Euro-Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Bieńkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
@@ -6924,278 +6924,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dictionary-based approximation approach for seismic traveltime tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary, autonomous, Lagrangian floats for seismology, ocean acoustics and marine environmental science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eoghan Totten</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6435⟩</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199157v1</w:t>
+                <w:t xml:space="preserve">hal-04199232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary, autonomous, Lagrangian floats for seismology, ocean acoustics and marine environmental science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dictionary-based approximation approach for seismic traveltime tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan Totten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199232v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No signal of a plume push force in Indo-Atlantic plate speeds before, during, or after Deccan plume arrival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Eagles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérez Díaz,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,619 +7367,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SubMachine ORFEUS integration: Web-based tools for exploring seismic tomography models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EarthScope-Oceans: A hydroacoustic and seismic monitoring network for the deep ocean environment, above and below the seafloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathew Domeier</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025, Vienna, Austria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13606⟩</w:t>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025, Nice, France, 3–6 Jun 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407743v1</w:t>
+                <w:t xml:space="preserve">hal-05407687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EarthScope-Oceans: A hydroacoustic and seismic monitoring network for the deep ocean environment, above and below the seafloor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SubMachine ORFEUS integration: Web-based tools for exploring seismic tomography models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsekhmistrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Shephard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Domeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025, Nice, France, 3–6 Jun 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025, Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/oos2025-378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407687v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Sigloch</w:t>
+                <w:t xml:space="preserve">Modular seismo-acoustic float technology for coastal and open ocean observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalija Namjesnik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024, Vienna, Austria, 14–19 Apr 2024, EGU24-6052,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. EGU General Assembly 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798316v1</w:t>
+                <w:t xml:space="preserve">hal-04505477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular seismo-acoustic float technology for coastal and open ocean observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalija Namjesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel D Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rocca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Garth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2024, Vienna, Austria, 14–19 Apr 2024, EGU24-6052,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , EGU General Assembly 2024, Vienna, Austria, pp.EGU24-6052</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505477v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalija Namjesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Garth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. 2024, </w:t>
@@ -8017,77 +8017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global passive acoustic monitoring of the oceans with MERMAID Argo floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Reinicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8138,103 +8138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Earthquake Recording in Marine Areas by Independent Divers: Now Landing on the Ocean Bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Phlippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, La Nouvelle Orléans, LA, United States. </w:t>
@@ -8380,57 +8380,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Investigating Surficial Alterations of Natural Stone by Ultrasonic Surface Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Investigating Surficial Alterations of Natural Stone by Ultrasonic Surface Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Auras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,108 +8463,108 @@
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigia Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, Springer International Publishing, pp.E1-E1, 2017, Geotechnologies and the Environment, </w:t>
+              <w:t xml:space="preserve">, 16, Springer International Publishing, pp.257-288, 2017, Geotechnologies and the Environment, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50518-3_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50518-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425565v1</w:t>
+                <w:t xml:space="preserve">hal-03425566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Surficial Alterations of Natural Stone by Ultrasonic Surface Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Erratum to: Investigating Surficial Alterations of Natural Stone by Ultrasonic Surface Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Auras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8597,78 +8597,78 @@
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigia Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, Springer International Publishing, pp.257-288, 2017, Geotechnologies and the Environment, </w:t>
+              <w:t xml:space="preserve">, 16, Springer International Publishing, pp.E1-E1, 2017, Geotechnologies and the Environment, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50518-3_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50518-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425566v1</w:t>
+                <w:t xml:space="preserve">hal-03425565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toolbox for Applied Seismic Tomography (TOAST)</w:t>
               </w:r>
@@ -8833,51 +8833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhum-Rum, imagerie du manteau sous le point chaud de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8921,289 +8921,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomotectonics of Cordilleran North America since Jurassic times: double-sided subduction, archipelago collisions, and Baja-BC translation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new global P-wave tomographic model of the Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongshun John Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662502v3</w:t>
+                <w:t xml:space="preserve">hal-05266239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new global P-wave tomographic model of the Earth's mantle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomotectonics of Cordilleran North America since Jurassic times: double-sided subduction, archipelago collisions, and Baja-BC translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Mihalynuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongshun John Chen</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05266239v2</w:t>
+                <w:t xml:space="preserve">hal-04662502v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matching pursuit approach to the geophysical inverse problem of seismic travel time tomography under the ray theory approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan Totten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9493,51 +9493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Manno Penna Crepaldi Affonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Peres Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Juli&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Adolfo Fuck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf304/8225767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sigloch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontiela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pimentel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1431193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00384-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhodri Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parsons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Mohammadzaheri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mihalynuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eagles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Zaheri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Clennett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Henderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG431C.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Parsons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Palin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eagles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47859.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hammond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rawlinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Curtis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atz102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0150-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Matthews" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Shephard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007431" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-8-1047-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31529.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-7-1521-2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-5-1055-2014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlety" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Voronin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50326" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOAS623" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheingraber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220120103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Pavlis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Burdick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fouch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vernon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.02.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT0ZPDLD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-3-339-2012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003421" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laske" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SCGL17K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04225.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J6P0JG4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mc Quarrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03116.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Andrews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Mitra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Thomson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.847849" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell G. Mihalynuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Totten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6435" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426836v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez D&#237;az," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13606" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662513v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Garth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig O&#8217;neill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32226-6_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fehr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#246;hn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Cristiano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_30" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_12" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Bilgili" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Butzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04205-3_8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662502v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05038584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Manno Penna Crepaldi Affonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Peres Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Juli&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Adolfo Fuck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf304/8225767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontiela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Pimentel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1431193" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sigloch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00384-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhodri Davies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parsons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Mohammadzaheri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Mihalynuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsekhmistrenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00762-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eagles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47859.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Clennett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Henderson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GSATG431C.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Palin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eagles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Zaheri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz394" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hammond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rawlinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Curtis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atz102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Matthews" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Shephard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007431" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0150-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy236" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-8-1047-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31529.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-7-1521-2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-5-1055-2014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013eo230002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlety" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Voronin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50326" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOAS623" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheingraber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220120103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Pavlis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Burdick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fouch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vernon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.02.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT0ZPDLD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-3-339-2012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003421" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laske" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SCGL17K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04225.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J6P0JG4M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mc Quarrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03116.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425604v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Andrews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Mitra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Thomson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.847849" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell G. Mihalynuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cauzzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano d'Amico" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3477" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803570v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Bie&#324;kowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3573" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Totten" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6435" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426836v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez D&#237;az," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13606" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662513v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Garth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig O&#8217;neill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32226-6_5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fehr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#246;hn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Cristiano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50518-3_30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Bilgili" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bohlen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Butzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04205-3_8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662502v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05038584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>