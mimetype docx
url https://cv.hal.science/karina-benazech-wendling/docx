--- v0 (2026-03-16)
+++ v1 (2026-05-22)
@@ -147,709 +147,782 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ireland and Ukraine : Studies in Comparative Imperial and National History, Stephen Velychenko, Joseph Ruane, Ludmilla Hrynevych (dir.)</w:t>
+                <w:t xml:space="preserve">Jérôme Grosclaude. Samuel Wilberforce (1805-1873). Réinventer l’église sous Victoria. Préface de Steven Croft. (PUR, Histoire). Rennes, Presses universitaires de Rennes, 2023. 198 p. ISBN : 978-2-7535-8796-0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études irlandaises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120 (3-4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628823v1</w:t>
+                <w:t xml:space="preserve">hal-05564879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Huguenots et la protestantisation de l'Irlande : du Refuge à la &amp;quot;Seconde Réformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (3), pp.341-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47421/RHP_9.3_341-363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire dans les missions protestantes en Irlande, une histoire de genre(s) ? Les autrices de la &amp;lt;i&amp;gt;Dingle and Ventry Mission&amp;lt;/i&amp;gt;, 1800-1855</w:t>
+                <w:t xml:space="preserve">Ireland and Ukraine : Studies in Comparative Imperial and National History, Stephen Velychenko, Joseph Ruane, Ludmilla Hrynevych (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47421/HCL_19_105-129⟩</w:t>
+              <w:t xml:space="preserve">Études irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49-1, pp.191-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.18407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04300446v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The priests do their best to inflame the people. » Les acteurs religieux en Irlande, 1800–1845 : instigateurs de violence ou artisans de paix ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Bénazech wendling</w:t>
+                <w:t xml:space="preserve">Écrire dans les missions protestantes en Irlande, une histoire de genre(s) ? Les autrices de la &amp;lt;i&amp;gt;Dingle and Ventry Mission&amp;lt;/i&amp;gt;, 1800-1855</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence: An international journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/26330024211004611⟩</w:t>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.105-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/HCL_19_105-129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207224v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">« The priests do their best to inflame the people. » Les acteurs religieux en Irlande, 1800–1845 : instigateurs de violence ou artisans de paix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech wendling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Rowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Religion: Politics, Sociology, Culture </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33182/ijor.v2i2.2073⟩</w:t>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.263300242110046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26330024211004611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815893v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De la charité religieuse au contrôle séculier de l’État : le rôle de l’Irish Society for Promoting the Education of the Native Irish through their own Language dans la mise en place d’une éducation nationale en Irlande (1800-1845) »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Rowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/histoire-education.6334⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Religion: Politics, Sociology, Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33182/ijor.v2i2.2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473411v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Teaching the poor of the Irish nation”: The Endeavours of the Protestant “Sons of Erin” to Educate Their Catholic “Brethren” in the Age of Catholic Agitation, 1800–1850</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">« De la charité religieuse au contrôle séculier de l’État : le rôle de l’Irish Society for Promoting the Education of the Native Irish through their own Language dans la mise en place d’une éducation nationale en Irlande (1800-1845) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Religion: Politics, Sociology, Culture </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33182/ijor.v2i2.1687⟩</w:t>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.6334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815894v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Teaching the poor of the Irish nation”: The Endeavours of the Protestant “Sons of Erin” to Educate Their Catholic “Brethren” in the Age of Catholic Agitation, 1800–1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Bénazech wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Religion: Politics, Sociology, Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33182/ijor.v2i2.1687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“A City upon a Hill”: The “Dingle Colony” of Converts and the Disruption of Traditional Communities in Mid-19th-Century Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44-2, pp.77-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.8322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -859,1724 +932,1724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonies of converts in 19th-century Ireland: Othering Irish land and people?</w:t>
+                <w:t xml:space="preserve">« La Révolution des bibles vernaculaires au tournant des XVIIIe-XIXe siècles: émancipation ou subversion ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axe des approches aréales, Aire Irlande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Cecille, Université de Lille, Jan 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Les Samedis de la SHPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Histoire du Protestantisme Français, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628885v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Révolution des bibles vernaculaires au tournant des XVIIIe-XIXe siècles: émancipation ou subversion ? »</w:t>
+                <w:t xml:space="preserve">« Former des citoyens éclairés: rivalités idéologiques autour de la Bible à l'école en Haïti et en Irlande au tournant du XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Samedis de la SHPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Histoire du Protestantisme Français, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire « Construction des idéologies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEA-Interdisciplinarité dans le monde anglophone, Mar 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626394v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Former des citoyens éclairés: rivalités idéologiques autour de la Bible à l'école en Haïti et en Irlande au tournant du XVIIIe siècle »</w:t>
+                <w:t xml:space="preserve">Colonies of converts in 19th-century Ireland: Othering Irish land and people?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire « Construction des idéologies »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEA-Interdisciplinarité dans le monde anglophone, Mar 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Axe des approches aréales, Aire Irlande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Cecille, Université de Lille, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628859v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Outils de collecte, de médiation ou d'autopromotion scientifiques: avantages, limites et enjeux des réseaux sociaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du Réseau Anthropologie des Épidémies Émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche pour le Développement - RAEE, Feb 2024, Marseille (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mildiou et la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bensimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mauduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cours de l'Histoire - France Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xavier Mauduit, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilberforce and the promotion of protestant education in Ireland and Haiti: a means of emancipating the people?</w:t>
+                <w:t xml:space="preserve">The Catholic Church and Political activism in Britain: the case of the Catholic Defence Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redefining ‘the age of Wilberforce’: A Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wilberforce Diaries Project; University of Leicester, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Social movements &amp; networks of organisations in the British &amp; Irish Isles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300511v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Irish by Protestant missions in 19th c. Ireland: a multifaceted paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irish Studies Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Queen's University Belfast, May 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du chapitre d’ouvrage « De Loocho à Dingle », Les missions religieuses à l’épreuves des empires coloniaux (XVIe-XXe siècle), Paris, 2022, Hélène Vu Thanh (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vu Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier d’Études du colonial et des empires (ATECOLE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du chapitre d’ouvrage « De Loocho à Dingle », Les missions religieuses à l’épreuves des empires coloniaux (XVIe-XXe siècle), Paris, 2022, Hélène Vu Thanh (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emission Orient Extrême</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Radio Notre Dame, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Se positionner sur les réseaux sociaux en tant que chercheur : quelle(s) stratégie(s) ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axe transversal « Religion et Numérique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Sociétés, Religions, Laïcités, GSRL-CNRS, Nov 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catholic Church and Political activism in Britain: the case of the Catholic Defence Association</w:t>
+                <w:t xml:space="preserve">The Revolution of vernacular Bibles: empowering or submitting the ‘Natives’ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social movements &amp; networks of organisations in the British &amp; Irish Isles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Feb 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bible Revolution: Empowering people, subverting identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidney Sussex College, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300654v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Revolution of vernacular Bibles: empowering or submitting the ‘Natives’ ?</w:t>
+                <w:t xml:space="preserve">« Les huguenots irlandais et la protestantisation de l'Irlande »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bible Revolution: Empowering people, subverting identities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidney Sussex College, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">"Doctoriales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche en Histoire des Protestantismes, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300539v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les huguenots irlandais et la protestantisation de l'Irlande »</w:t>
+                <w:t xml:space="preserve">Wilberforce and the promotion of protestant education in Ireland and Haiti: a means of emancipating the people?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Doctoriales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche en Histoire des Protestantismes, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Redefining ‘the age of Wilberforce’: A Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilberforce Diaries Project; University of Leicester, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300617v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should 'an intruder, a deformity, and an excrescence' be heard? Looking for the converts’ voices in 19th-century Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorities - Irish Historians in Britain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irish Historians in Britain; Cardiff University, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du chapitre d’ouvrage « De Loocho à Dingle », Les missions religieuses à l’épreuves des empires coloniaux (XVIe-XXe siècle), Paris, 2022, Hélène Vu Thanh (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hémisphères éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche France-Asie; Missions Etrangères de Paris, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“‘Save me from my friends’. When both Protestant and Catholic radicalizations compete to transform Ireland during the Famine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on Conflict and Ireland in the Nineteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Study of Nineteenth Century Ireland; University College Dublin, Jun 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing the power of change? Evangelical women agency in the Irish mission field, 1800 – 1869</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, social commitment, and female agency. Encounters with subalternity and resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Churches, Culture and Society in Contemporary Europe; KU Leuven, May 2021, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Droite chrétienne aujourd'hui, quelles convergences? Une perspective mondiale - Conclusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Droite chrétienne aujourd'hui, quelles convergences? Une perspective mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Sociétés, Religions, Laïcités; Ecole Pratique des Hautes Etudes, PSL, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“‘Teaching the poor of the Irish nation’: the endeavours of the Protestant ‘sons of Erin’ to educate their Catholic 'Brethren' in the age of Catholic agitation, 1818-1869</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nationalism, Populism, and the Struggle for Christian Heritage and Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge, Apr 2020, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming the poor, a charitable enterprise of colonization? Protestant missions in Ireland in the nineteenth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Britain and the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Britain and the World Society, Jun 2018, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education, Famine Conversion: les stratégies missionnaires évangéliques et les accusations de Souperism en Irlande catholique, 1800-1870.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique des Sciences Religieuses 2018 - EPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“‘A City upon a Hill’: Protestant missions in Ireland and the disruption of traditional communities in the mid-nineteenth century</w:t>
+                <w:t xml:space="preserve">Solidarités privées et solidarités publiques : De la charité religieuse au contrôle séculier de l’État. L'impact des sociétés philanthropiques protestantes en Irlande, 1818-1869</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Northern Nineteen Century Network; Université de Cergy, Apr 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Penser et pratiquer la solidarité : France, Allemagne, Europe et le monde, XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Franco-Allemand des Historiens; Université de Strasbourg, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301046v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarités privées et solidarités publiques : De la charité religieuse au contrôle séculier de l’État. L'impact des sociétés philanthropiques protestantes en Irlande, 1818-1869</w:t>
+                <w:t xml:space="preserve">“‘A City upon a Hill’: Protestant missions in Ireland and the disruption of traditional communities in the mid-nineteenth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser et pratiquer la solidarité : France, Allemagne, Europe et le monde, XIXe et XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité Franco-Allemand des Historiens; Université de Strasbourg, Oct 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Northern Nineteen Century Network; Université de Cergy, Apr 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301028v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish Paupers and British Christians: Mirror effects in Irish newspapers during the Great Irish Famine (1845-51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fake News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Newspapers and Periodicals History Forum, Nov 2017, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2586,223 +2659,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalism, Populism and the Struggle for Christian Heritage and Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Rowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Religion: Politics, Sociology, Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (2), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33182/ijor.v2i2.2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Converting Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MANCHESTER UNIVERSITY PRESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, https://manchesteruniversitypress.co.uk/9781526181206/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la Bible irlandaise au soupérisme: éducation, missions protestantes et nationalisme en Irlande, 1800-1853</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Bibliothèque des religions du monde, Daniel Tollet; Jacques-Olivier Boudon, 978-2-7453-6435-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2812,112 +2956,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Loochoo à Dingle : Agents et réseaux missionnaires protestants en Irlande dans leur rapport à l'empire (1815-1850) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Bénazech wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Missions religieuses à l’épreuve des empires coloniaux XVIe - XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, Mers &amp; Empires, Hémisphères éditions, 978-2377011230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2985,51 +3129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F435AA9"/>
+    <w:nsid w:val="7793B166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3216,51 +3360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karina-benazech-wendling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8572-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258332158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina B&#233;nazech Wendling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.18407" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP_9.3_341-363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_19_105-129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina B&#233;nazech&#160;wendling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024211004611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rowley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ijor.v2i2.2073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6334" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ijor.v2i2.1687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.8322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vu Thanh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13421-book-08536435-9782745364357.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karina-benazech-wendling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8572-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258332158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina B&#233;nazech Wendling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RHP_9.3_341-363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.18407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_19_105-129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina B&#233;nazech&#160;wendling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024211004611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rowley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ijor.v2i2.2073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473411v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6334" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ijor.v2i2.1687" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.8322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vu Thanh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/9781526181190/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13421-book-08536435-9782745364357.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>