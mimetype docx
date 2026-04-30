--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1023,261 +1023,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iteratively Reweighted two-Stage LASSO for Block-Sparse Signal Recovery Under Finite-Alphabet Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Optimized Rate-Adaptive Protograph-Based LDPC Codes for Source Coding with Side Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangping Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.11.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (6), pp.3879 - 3889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2903498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933349v1</w:t>
+                <w:t xml:space="preserve">hal-02279107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Rate-Adaptive Protograph-Based LDPC Codes for Source Coding with Side Information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zeina Mheich</w:t>
+                <w:t xml:space="preserve">Iteratively Reweighted two-Stage LASSO for Block-Sparse Signal Recovery Under Finite-Alphabet Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (6), pp.3879 - 3889. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.73-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2903498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279107v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplicity-based recovery of finite-alphabet signals for large-scale MIMO systems</w:t>
               </w:r>
@@ -1503,286 +1503,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Reduction for the Optimization of Linear Precoders over Random MIMO Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rostaing</w:t>
+                <w:t xml:space="preserve">Improved sparse multiuser detection based on modulation-alphabets exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.27 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2017.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2716375⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656269v1</w:t>
+                <w:t xml:space="preserve">hal-01609983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved sparse multiuser detection based on modulation-alphabets exploitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Complexity Reduction for the Optimization of Linear Precoders over Random MIMO Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Quang Nhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2017.08.011⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (10), pp.4205 - 4217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2716375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609983v1</w:t>
+                <w:t xml:space="preserve">hal-01656269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precoded MIMO Systems with Non-Binary LDPC Codes and Many-to-One Mapping</w:t>
               </w:r>
@@ -1996,274 +1996,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary CPMs with Improved Spectral Efficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Low-Complexity Bit-Loading Algorithm for OFDM Systems Under Spectral Mask Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Piemontese</w:t>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Colavolpe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20 (1), pp.85-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2015.2502247⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 20 (6), pp.1076-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2016.2521358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288276v1</w:t>
+                <w:t xml:space="preserve">hal-01375921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Complexity Bit-Loading Algorithm for OFDM Systems Under Spectral Mask Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+                <w:t xml:space="preserve">Binary CPMs with Improved Spectral Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Piemontese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Colavolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20 (6), pp.1076-1079. </w:t>
+              <w:t xml:space="preserve">, 2016, 20 (1), pp.85-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2016.2521358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2015.2502247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375921v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Detection of Binary CPMs With Unknown Modulation Index</w:t>
               </w:r>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Continuous Phase Modulations Robust to a Modulation Index Mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Colavolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,51 +2483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-votes parallel symbol-flipping algorithm for non-binary LDPC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telex M.N. Ngatched</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,90 +2617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computationally Efficient Discrete Bit-Loading Algorithm for OFDM Systems Subject to Spectral-Compatibility Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (6), pp.2261 - 2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2864,90 +2864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievable Throughput Optimization in OFDM Systems in the Presence of Interference and its Application to Power Line Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (5), pp.1705 - 1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4645,51 +4645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangping Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,252 +4721,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances de la méthode de négociation adaptative de la session Block Acknowledgment pour le standard IEEE 802.11ax</w:t>
+                <w:t xml:space="preserve">Adaptive Negotiation for Block Acknowledgment Session Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Redieteab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Destouet Roblot</w:t>
+                <w:t xml:space="preserve">Sandrine Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 : XXVIIème Colloque francophonede traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2019-Spring : IEEE 89th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2019.8746503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286186v1</w:t>
+                <w:t xml:space="preserve">hal-02286135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Negotiation for Block Acknowledgment Session Management</w:t>
+                <w:t xml:space="preserve">Analyse des performances de la méthode de négociation adaptative de la session Block Acknowledgment pour le standard IEEE 802.11ax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Redieteab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roblot</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Destouet Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2019-Spring : IEEE 89th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 : XXVIIème Colloque francophonede traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286135v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative adaptive signal predistortion for satellite communications</w:t>
               </w:r>
@@ -5063,460 +5063,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-adaptive LDPC code construction for Free-Viewpoint Television</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">Joint channel estimation and simplicity-based detection for large-scale MIMO FEC-coded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahran Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Conference on Information Theory and Complex Systems (TINKOS),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2018 : 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Honk-Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847319v1</w:t>
+                <w:t xml:space="preserve">hal-01893584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint channel estimation and simplicity-based detection for large-scale MIMO FEC-coded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahran Hajji</w:t>
+                <w:t xml:space="preserve">Rate-adaptive LDPC code construction for Free-Viewpoint Television</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangping Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2018 : 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">National Conference on Information Theory and Complex Systems (TINKOS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01893584v1</w:t>
+                <w:t xml:space="preserve">hal-01847319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of signal predistortion schemes based on the contraction mapping for satellite communications with channel identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Alibert</w:t>
+                <w:t xml:space="preserve">Optimized Short-Length Rate-Adaptive LDPC Codes for Slepian-Wolf Source Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangping Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018: 25th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">ICT 2018 : International Conference on Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874080v1</w:t>
+                <w:t xml:space="preserve">hal-01845169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Short-Length Rate-Adaptive LDPC Codes for Slepian-Wolf Source Coding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">Comparison of signal predistortion schemes based on the contraction mapping for satellite communications with channel identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 : International Conference on Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">ICT 2018: 25th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845169v1</w:t>
+                <w:t xml:space="preserve">hal-01874080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo detection based on signal simplicity and compressed sensing for massive MIMO transmission</w:t>
               </w:r>
@@ -5606,51 +5606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXIT-based optimization of linear precoder for MIMO encoded systems assuming turbo detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,51 +6034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized max-dmin precoder assuming maximum squared Euclidean weight-mapping and turbo detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6158,57 +6158,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association and Joint Optimization of max-dmin Precoder with MIMO Turbo Equalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Optimized MIMO symbol mapping to improve the turbo cliff region of iterative precoded MIMO detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6233,545 +6233,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2015: IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015: 23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.909-913, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2015.7417040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308367v1</w:t>
+                <w:t xml:space="preserve">hal-01224503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized MIMO symbol mapping to improve the turbo cliff region of iterative precoded MIMO detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rostaing</w:t>
+                <w:t xml:space="preserve">Low-Complexity Half-Sparse Decomposition-based Detection for massive MIMO Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahran Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015: 23rd European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Communications and Networking (ComNet 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224503v1</w:t>
+                <w:t xml:space="preserve">hal-01308364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Half-Sparse Decomposition-based Detection for massive MIMO Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahran Hajji</w:t>
+                <w:t xml:space="preserve">Allocation de débit à faible complexité dans les systèmes OFDM en présence de contraintes spectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatma Abdelkefi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Communications and Networking (ComNet 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp.1-6</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308364v1</w:t>
+                <w:t xml:space="preserve">hal-01214328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de débit à faible complexité dans les systèmes OFDM en présence de contraintes spectrales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+                <w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.251 - 255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214328v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Association and Joint Optimization of max-dmin Precoder with MIMO Turbo Equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Quang Nhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pastor</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.251 - 255, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2015: IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2015.7417040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203097v1</w:t>
+                <w:t xml:space="preserve">hal-01308367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Multiuser Binary CPM Detection with Unkown modulation index</w:t>
               </w:r>
@@ -6796,115 +6796,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Colavolpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 : 23nd European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2132-2136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288308v1</w:t>
+                <w:t xml:space="preserve">hal-01288307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Multiuser Binary CPM Detection with Unkown modulation index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6913,159 +6904,168 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Colavolpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2015 : 23nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2132-2136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288307v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guard Interval Adaptation for In-home Power Line Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPLC 2015 : 19th International symposium of Power Line Communications and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Austin, Texas, United States. pp.245 - 249, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7093,230 +7093,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit loading in mimo-plc systems with the presence of interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+                <w:t xml:space="preserve">Détection Multi-utilisateurs Robuste pour un système Bluetooth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.904 - 908</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214333v1</w:t>
+                <w:t xml:space="preserve">hal-01202529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Multi-utilisateurs Robuste pour un système Bluetooth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Bit loading in mimo-plc systems with the presence of interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.904 - 908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202529v1</w:t>
+                <w:t xml:space="preserve">hal-01214333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-input hybrid frequency-time domain DFE over time-varying rayleigh-fading channel</w:t>
               </w:r>
@@ -7596,90 +7596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Interference in MIMO Power Line Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9609,217 +9609,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exit chart applied to frequency domain turbo equalization for single carrier space-time block code per block</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Isabel Armando Mazeika</w:t>
+                <w:t xml:space="preserve">MMSE turbo equalization using a low complexity series expansion to approximate the matrix inversion in frequency selective MIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ITG Conference on Source and Channel Coding (SCC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">5th international symposium on Turbo Codes &amp; related topics, 1-5 septembre, Lausanne, Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119017v1</w:t>
+                <w:t xml:space="preserve">hal-02120751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMSE turbo equalization using a low complexity series expansion to approximate the matrix inversion in frequency selective MIMO channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">Exit chart applied to frequency domain turbo equalization for single carrier space-time block code per block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Isabel Armando Mazeika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international symposium on Turbo Codes &amp; related topics, 1-5 septembre, Lausanne, Suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">7th International ITG Conference on Source and Channel Coding (SCC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120751v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced complexity near-optimal iterative receiver for Wimax full-rate space time code</w:t>
               </w:r>
@@ -9900,51 +9900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-domain turbo equalization for single carrier space-time block code per block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Isabel Armando Mazeika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10612,252 +10612,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved iterative decoding algorithm for block turbo codes</w:t>
+                <w:t xml:space="preserve">Sliding encoding window for Reed-Solomon code decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Lalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jinhong Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT'06: IEEE International Symposium on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTC'06 : 4th International Symposium on Turbo Codes and related topics, April 3-7, Munich, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122325v1</w:t>
+                <w:t xml:space="preserve">hal-02122461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding encoding window for Reed-Solomon code decoding</w:t>
+                <w:t xml:space="preserve">An improved iterative decoding algorithm for block turbo codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Lalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongning Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhong Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC'06 : 4th International Symposium on Turbo Codes and related topics, April 3-7, Munich, Germany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT'06: IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Seattle, United States. pp.2403-2407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2006.262019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122461v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance validation for MMSE turbo equalization in ST-BICM systems</w:t>
               </w:r>
@@ -11139,243 +11139,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo codes for efficient image transmission over wireless channels</w:t>
+                <w:t xml:space="preserve">Turbo Décodage de code produit utilisant un code BCH étendu (128, 92, 12) corrigeant 5 erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE San Jose - USA - Janvier 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, San Jose, United States</w:t>
+              <w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/video Communications over fixed and mobile Networks, 7-9 juillet, Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125857v1</w:t>
+                <w:t xml:space="preserve">hal-02127276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo Décodage de code produit utilisant un code BCH étendu (128, 92, 12) corrigeant 5 erreurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Block turbo codes for efficient image transmission over wireless channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/video Communications over fixed and mobile Networks, 7-9 juillet, Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Brest, France</w:t>
+              <w:t xml:space="preserve">SPIE San Jose - USA - Janvier 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127276v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced robustness in image watermarking using block turbo codes</w:t>
               </w:r>
@@ -12645,51 +12645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB7184CD"/>
+    <w:nsid w:val="F316ADFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12793,51 +12793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30401BFD"/>
+    <w:nsid w:val="2BFFA3B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12941,51 +12941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D5A02BB"/>
+    <w:nsid w:val="2AC80BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13089,51 +13089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="883EF438"/>
+    <w:nsid w:val="42F6E592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13237,51 +13237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="122A7F22"/>
+    <w:nsid w:val="3565AD74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13480,51 +13480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-amis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3130-7772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03294082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangping Ye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mahmoudian Bidgoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3050932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03286312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Zahran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3097968" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02467566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2969710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mheich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2903498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.05.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3750M2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Nhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2716375" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahong Rosa Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2778005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nh&#226;n Vo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2521358" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telex M.N. Ngatched" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Dobre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2418260" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2424890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2014.031614.130660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sayed Hassan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2012.0424" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lalam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.060866" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03537253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galezowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217233" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Abdelalim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Destouet Roblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roblot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2019.8746503" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625296" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464939" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464851" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996950" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593097" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362515" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214328v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147622" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009997v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812320" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613818" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450262" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2009.5285345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Isabel Armando Mazeika" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121399v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongning Feng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Yuan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651393" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2006.262019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127276v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893768v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01892197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-amis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3130-7772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03294082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangping Ye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mahmoudian Bidgoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3050932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03286312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Zahran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3097968" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02467566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2969710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mheich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2903498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.05.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3750M2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Nhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2716375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahong Rosa Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2778005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nh&#226;n Vo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2521358" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telex M.N. Ngatched" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Dobre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2418260" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2424890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2014.031614.130660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sayed Hassan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2012.0424" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lalam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.060866" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03537253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galezowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217233" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Abdelalim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2019.8746503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Destouet Roblot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464851" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464939" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996950" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593097" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362515" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147622" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009997v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812320" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613818" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450262" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2009.5285345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Isabel Armando Mazeika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121399v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongning Feng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Yuan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651393" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122461v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2006.262019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893768v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01892197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>