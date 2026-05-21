--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -4721,252 +4721,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Negotiation for Block Acknowledgment Session Management</w:t>
+                <w:t xml:space="preserve">Analyse des performances de la méthode de négociation adaptative de la session Block Acknowledgment pour le standard IEEE 802.11ax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Redieteab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Roblot</w:t>
+                <w:t xml:space="preserve">Sandrine Destouet Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2019-Spring : IEEE 89th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 : XXVIIème Colloque francophonede traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286135v1</w:t>
+                <w:t xml:space="preserve">hal-02286186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances de la méthode de négociation adaptative de la session Block Acknowledgment pour le standard IEEE 802.11ax</w:t>
+                <w:t xml:space="preserve">Adaptive Negotiation for Block Acknowledgment Session Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Redieteab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Destouet Roblot</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 : XXVIIème Colloque francophonede traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2019-Spring : IEEE 89th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2019.8746503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286186v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative adaptive signal predistortion for satellite communications</w:t>
               </w:r>
@@ -6158,51 +6158,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized MIMO symbol mapping to improve the turbo cliff region of iterative precoded MIMO detection</w:t>
+                <w:t xml:space="preserve">Association and Joint Optimization of max-dmin Precoder with MIMO Turbo Equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rostaing</w:t>
@@ -6233,545 +6233,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015: 23rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.909-913, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2015: IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2015.7417040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224503v1</w:t>
+                <w:t xml:space="preserve">hal-01308367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Half-Sparse Decomposition-based Detection for massive MIMO Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahran Hajji</w:t>
+                <w:t xml:space="preserve">Optimized MIMO symbol mapping to improve the turbo cliff region of iterative precoded MIMO detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Quang Nhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatma Abdelkefi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Communications and Networking (ComNet 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2015: 23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.909-913, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308364v1</w:t>
+                <w:t xml:space="preserve">hal-01224503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de débit à faible complexité dans les systèmes OFDM en présence de contraintes spectrales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+                <w:t xml:space="preserve">Low-Complexity Half-Sparse Decomposition-based Detection for massive MIMO Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahran Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">5th International Conference on Communications and Networking (ComNet 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214328v1</w:t>
+                <w:t xml:space="preserve">hal-01308364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Allocation de débit à faible complexité dans les systèmes OFDM en présence de contraintes spectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pastor</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203097v1</w:t>
+                <w:t xml:space="preserve">hal-01214328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association and Joint Optimization of max-dmin Precoder with MIMO Turbo Equalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rostaing</w:t>
+                <w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2015: IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.251 - 255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2015.7417040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308367v1</w:t>
+                <w:t xml:space="preserve">hal-01203097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Multiuser Binary CPM Detection with Unkown modulation index</w:t>
               </w:r>
@@ -7093,230 +7093,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Multi-utilisateurs Robuste pour un système Bluetooth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Bit loading in mimo-plc systems with the presence of interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.904 - 908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202529v1</w:t>
+                <w:t xml:space="preserve">hal-01214333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit loading in mimo-plc systems with the presence of interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+                <w:t xml:space="preserve">Détection Multi-utilisateurs Robuste pour un système Bluetooth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.904 - 908</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214333v1</w:t>
+                <w:t xml:space="preserve">hal-01202529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-input hybrid frequency-time domain DFE over time-varying rayleigh-fading channel</w:t>
               </w:r>
@@ -10612,252 +10612,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding encoding window for Reed-Solomon code decoding</w:t>
+                <w:t xml:space="preserve">An improved iterative decoding algorithm for block turbo codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Lalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongning Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhong Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC'06 : 4th International Symposium on Turbo Codes and related topics, April 3-7, Munich, Germany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT'06: IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Seattle, United States. pp.2403-2407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2006.262019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122461v1</w:t>
+                <w:t xml:space="preserve">hal-02122325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved iterative decoding algorithm for block turbo codes</w:t>
+                <w:t xml:space="preserve">Sliding encoding window for Reed-Solomon code decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Lalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jinhong Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT'06: IEEE International Symposium on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC'06 : 4th International Symposium on Turbo Codes and related topics, April 3-7, Munich, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2006.262019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122325v1</w:t>
+                <w:t xml:space="preserve">hal-02122461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance validation for MMSE turbo equalization in ST-BICM systems</w:t>
               </w:r>
@@ -12645,51 +12645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F316ADFD"/>
+    <w:nsid w:val="040566E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12793,51 +12793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BFFA3B4"/>
+    <w:nsid w:val="E7C8752C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12941,51 +12941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AC80BD9"/>
+    <w:nsid w:val="DA81BB39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13089,51 +13089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42F6E592"/>
+    <w:nsid w:val="6DC5CE84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13237,51 +13237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3565AD74"/>
+    <w:nsid w:val="549373C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13480,51 +13480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-amis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3130-7772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03294082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangping Ye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mahmoudian Bidgoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3050932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03286312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Zahran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3097968" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02467566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2969710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mheich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2903498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.05.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3750M2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Nhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2716375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahong Rosa Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2778005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nh&#226;n Vo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2521358" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telex M.N. Ngatched" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Dobre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2418260" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2424890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2014.031614.130660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sayed Hassan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2012.0424" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lalam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.060866" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03537253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galezowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217233" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Abdelalim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2019.8746503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Destouet Roblot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464851" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464939" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996950" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593097" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362515" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147622" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009997v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812320" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613818" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450262" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2009.5285345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Isabel Armando Mazeika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121399v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongning Feng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Yuan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651393" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122461v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2006.262019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893768v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01892197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-amis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3130-7772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059807598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03844788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Jerbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guilloud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3220326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03294082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangping Ye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mahmoudian Bidgoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3050932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03286312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Zahran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3097968" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02467566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2969710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mheich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2903498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.05.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3750M2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Nhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2716375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahong Rosa Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2778005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2498932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nh&#226;n Vo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2521358" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Piemontese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colavolpe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2502247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colavolpe Giulio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2390230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2478819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telex M.N. Ngatched" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Dobre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2418260" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2424890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2014.031614.130660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sayed Hassan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2012.0424" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lalam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.060866" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05154487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kanaan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda kanaan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05251217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03758421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03537253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galezowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217233" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Abdelalim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Destouet Roblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roblot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2019.8746503" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464851" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464939" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996950" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593097" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362515" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214328v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288308v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362761" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147622" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009997v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812320" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chehade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613818" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2009.5450262" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2009.5285345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Isabel Armando Mazeika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121399v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongning Feng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Yuan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651393" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2006.262019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;sibois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky M&#233;nard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188812v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04564147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893768v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01892197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>