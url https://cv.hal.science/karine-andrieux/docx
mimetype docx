--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Andrieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 623, pp.121942. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental Models for Evaluation of Nanocarriers as Drug Delivery Systems for Pregnancy Associated Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.936. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines10050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Rietveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.569. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Nanomedicine Improve the Safety of Contrast Agents for MRI during Pregnancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Difonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Feature Papers 2021 Editors Collection, 4 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sci4010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Manufacturing of Liposomes: Development and Optimization by Design of Experiment and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Oyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El-Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (35), pp.39736-39745. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Liposomes’ and Lipoplexes’ Physicochemical Characteristics on Their Uptake Rate and Mechanisms by the Placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Khashab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Application Progress of Liposomes in Drug Development, 23 (11), pp.6299. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23116299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13070970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic lipid nanoparticle production by microfluidization for siRNA delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lai Kuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 605, pp.120772. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatillomania: Strategies for Developing Protective Biomaterials/Cloth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bice Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the In Vitro and Ex Vivo Permeation of Existing Topical Formulations Used in the Treatment of Facial Angiofibroma and Characterization of the Variations Observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12111060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of 0.1% rapamycin hydrophilic gel in the treatment of facial angiofibromas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (e1), pp.e48-e52. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ejhpharm-2018-001695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analysis of the uptake of lipoplexes by villous placenta explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Elhady Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 567, pp.118479. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-Functionalized Polymer Nanoparticle Leading to Memory Recovery in Alzheimer's Disease-like Transgenic Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Carradori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous infusion for the controlled exposure to the dual ABCB1 and ABCG2 inhibitor elacridar in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-017-0472-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous infusion for the controlled exposure to the dual ABCB1 and ABCG2 inhibitor elacridar in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-017-0472-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of 0.1% rapamycin hydrophilic gel in the treatment of facial angiofibromas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (e1), pp.e48-e52. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ejhpharm-2018-001695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Simasotchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Simasotchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Nanomedicine to the CNS Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carradori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Review of Neurobiology, 130, pp.73-113. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.irn.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemically Administered Brain-Targeted Nanoparticles Transport Peptides across the Blood—Brain Barrier and Provide Neuroprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muge Yemisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secil Caban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Gursoy-Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Lule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Novoa-Carballal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.469-475. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2014.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicines and stroke: Toward translational research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, Part B, pp.278-299. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics, biodistribution and metabolism of squalenoyl adenosine nanoparticles in mice using dual radio-labeling and radio-HPLC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Parrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212, pp.50-58. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Mechanisms of Squalenoyl-Adenosine Nanoparticles Across the Blood–Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Tagit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Sobot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.3636-3647. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squalenoyl adenosine nanoparticles provide neuroprotection after stroke and spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Yemisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Eroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Turkoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1054-1062. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2014.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoparticles binding &szlig;-amyloid peptide on nitric oxide production by cultured endothelial cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Antonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rivolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1335. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S40297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HIV efficacy and biodistribution of nucleoside reverse transcriptase inhibitors delivered as squalenoylated prodrug nanoassemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Skanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzia Bekkara-Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (20), pp.4831-4838. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Efficient Targeting Using a Single Nanoparticulate Platform: Application to Cancer and Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.5866-5879. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn3004372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGylated Nanoparticles Bind to and Alter Amyloid-Beta Peptide Conformation: Toward Engineering of Functional Nanomedicines for Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.5897-5908. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn300489k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nanomedicine based on didanosine glycerolipidic prodrug enhances the long term accumulation of drug in a HIV sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Skanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1-2), pp.285-297. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selegiline-functionalized, PEGylated poly(alkyl cyanoacrylate) nanoparticles: Investigation of interaction with amyloid-β peptide and surface reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416 (2), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Alzheimer's disease: diagnosis, therapy, and safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hossein Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (5), pp.521-540. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2011.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal properties of biodegradable nanoparticles influence interaction with amyloid-β peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mackiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.338-340. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2011.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fluorescently tagged poly(alkyl cyanoacrylate) nanoparticles for human brain endothelial cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (15), pp.2602. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924028d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method Based on Capillary Electrophoresis with Laser-Induced Fluorescence Detection (CE-LIF) to Monitor Interaction between Nanoparticles and the Amyloid-β Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line de Kimpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (24), pp.10083-10089. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac102045x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Andrieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental Models for Evaluation of Nanocarriers as Drug Delivery Systems for Pregnancy Associated Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.936. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines10050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Rietveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.569. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 623, pp.121942. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Nanomedicine Improve the Safety of Contrast Agents for MRI during Pregnancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Difonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Feature Papers 2021 Editors Collection, 4 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sci4010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Manufacturing of Liposomes: Development and Optimization by Design of Experiment and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Oyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El-Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (35), pp.39736-39745. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Liposomes’ and Lipoplexes’ Physicochemical Characteristics on Their Uptake Rate and Mechanisms by the Placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Khashab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Application Progress of Liposomes in Drug Development, 23 (11), pp.6299. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23116299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic lipid nanoparticle production by microfluidization for siRNA delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lai Kuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 605, pp.120772. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13070970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatillomania: Strategies for Developing Protective Biomaterials/Cloth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bice Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the In Vitro and Ex Vivo Permeation of Existing Topical Formulations Used in the Treatment of Facial Angiofibroma and Characterization of the Variations Observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12111060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of 0.1% rapamycin hydrophilic gel in the treatment of facial angiofibromas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (e1), pp.e48-e52. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ejhpharm-2018-001695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analysis of the uptake of lipoplexes by villous placenta explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Elhady Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 567, pp.118479. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous infusion for the controlled exposure to the dual ABCB1 and ABCG2 inhibitor elacridar in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-017-0472-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-Functionalized Polymer Nanoparticle Leading to Memory Recovery in Alzheimer's Disease-like Transgenic Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Carradori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous infusion for the controlled exposure to the dual ABCB1 and ABCG2 inhibitor elacridar in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-017-0472-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of 0.1% rapamycin hydrophilic gel in the treatment of facial angiofibromas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (e1), pp.e48-e52. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ejhpharm-2018-001695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Simasotchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Simasotchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Nanomedicine to the CNS Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carradori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Review of Neurobiology, 130, pp.73-113. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.irn.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemically Administered Brain-Targeted Nanoparticles Transport Peptides across the Blood—Brain Barrier and Provide Neuroprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muge Yemisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secil Caban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Gursoy-Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Lule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Novoa-Carballal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.469-475. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2014.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicines and stroke: Toward translational research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, Part B, pp.278-299. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Mechanisms of Squalenoyl-Adenosine Nanoparticles Across the Blood–Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Tagit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Sobot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.3636-3647. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics, biodistribution and metabolism of squalenoyl adenosine nanoparticles in mice using dual radio-labeling and radio-HPLC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Parrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212, pp.50-58. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squalenoyl adenosine nanoparticles provide neuroprotection after stroke and spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Yemisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Eroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Turkoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1054-1062. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2014.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoparticles binding &szlig;-amyloid peptide on nitric oxide production by cultured endothelial cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Antonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rivolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1335. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S40297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HIV efficacy and biodistribution of nucleoside reverse transcriptase inhibitors delivered as squalenoylated prodrug nanoassemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Skanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzia Bekkara-Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (20), pp.4831-4838. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Efficient Targeting Using a Single Nanoparticulate Platform: Application to Cancer and Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.5866-5879. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn3004372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGylated Nanoparticles Bind to and Alter Amyloid-Beta Peptide Conformation: Toward Engineering of Functional Nanomedicines for Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.5897-5908. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn300489k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nanomedicine based on didanosine glycerolipidic prodrug enhances the long term accumulation of drug in a HIV sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Skanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1-2), pp.285-297. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selegiline-functionalized, PEGylated poly(alkyl cyanoacrylate) nanoparticles: Investigation of interaction with amyloid-β peptide and surface reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416 (2), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Alzheimer's disease: diagnosis, therapy, and safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hossein Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (5), pp.521-540. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2011.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal properties of biodegradable nanoparticles influence interaction with amyloid-β peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mackiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.338-340. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2011.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method Based on Capillary Electrophoresis with Laser-Induced Fluorescence Detection (CE-LIF) to Monitor Interaction between Nanoparticles and the Amyloid-β Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line de Kimpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (24), pp.10083-10089. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac102045x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fluorescently tagged poly(alkyl cyanoacrylate) nanoparticles for human brain endothelial cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (15), pp.2602. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924028d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10050936" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Difonzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci4010011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rebollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Oyoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Hammadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai Kuen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120772" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Conti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Chiesa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13030341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12111060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rollo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thirion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2018-001695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.01.048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carradori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Balducci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brambilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2017.12.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Espinoza Romero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goutal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Langer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auvity" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-017-0472-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carradori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brambilla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2016.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Yemisci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Caban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Gursoy-Ozdemir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Lule" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Novoa-Carballal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2015.07.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre-Mouelhi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Parrod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.06.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Tagit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Sobot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00267" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119812v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Yemisci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Eroglu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Turkoglu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2014.274" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Antonina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rivolta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S40297" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skanji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bekkara-Aounallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.03.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKCH80D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3004372" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Verpillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300489k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.05.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDF7BLMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Souguir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKHXJK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hossein Hashemi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ping Wu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.03.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HTGNBLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mackiewicz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2011.07.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5G5FSL5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119833v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924028d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XS02BZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line de Kimpe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102045x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10050936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Difonzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci4010011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rebollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Oyoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Hammadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai Kuen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Conti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Chiesa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13030341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12111060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rollo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thirion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2018-001695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Langer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auvity" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coulon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-017-0472-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123142v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Espinoza Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051085" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carradori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Balducci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2017.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goutal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.01.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXGBX8G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carradori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brambilla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2016.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Yemisci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Caban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Gursoy-Ozdemir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Lule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Novoa-Carballal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.220" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2015.07.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Tagit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Sobot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre-Mouelhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00267" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Parrod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.06.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Yemisci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Eroglu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Turkoglu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2014.274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Antonina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rivolta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S40297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skanji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bekkara-Aounallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Caron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.03.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKCH80D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3004372" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Verpillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300489k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.05.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDF7BLMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Souguir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKHXJK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hossein Hashemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ping Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.03.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HTGNBLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mackiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2011.07.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5G5FSL5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line de Kimpe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102045x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924028d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XS02BZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>