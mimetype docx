--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Andrieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental Models for Evaluation of Nanocarriers as Drug Delivery Systems for Pregnancy Associated Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.936. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines10050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Rietveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.569. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 623, pp.121942. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Nanomedicine Improve the Safety of Contrast Agents for MRI during Pregnancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Difonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Feature Papers 2021 Editors Collection, 4 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sci4010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Manufacturing of Liposomes: Development and Optimization by Design of Experiment and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Oyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El-Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (35), pp.39736-39745. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Liposomes’ and Lipoplexes’ Physicochemical Characteristics on Their Uptake Rate and Mechanisms by the Placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Khashab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Application Progress of Liposomes in Drug Development, 23 (11), pp.6299. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23116299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic lipid nanoparticle production by microfluidization for siRNA delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lai Kuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 605, pp.120772. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13070970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatillomania: Strategies for Developing Protective Biomaterials/Cloth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bice Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the In Vitro and Ex Vivo Permeation of Existing Topical Formulations Used in the Treatment of Facial Angiofibroma and Characterization of the Variations Observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12111060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of 0.1% rapamycin hydrophilic gel in the treatment of facial angiofibromas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (e1), pp.e48-e52. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ejhpharm-2018-001695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analysis of the uptake of lipoplexes by villous placenta explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Elhady Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 567, pp.118479. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous infusion for the controlled exposure to the dual ABCB1 and ABCG2 inhibitor elacridar in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-017-0472-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-Functionalized Polymer Nanoparticle Leading to Memory Recovery in Alzheimer's Disease-like Transgenic Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Carradori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous infusion for the controlled exposure to the dual ABCB1 and ABCG2 inhibitor elacridar in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-017-0472-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of 0.1% rapamycin hydrophilic gel in the treatment of facial angiofibromas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (e1), pp.e48-e52. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ejhpharm-2018-001695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Simasotchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Simasotchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Nanomedicine to the CNS Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carradori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Review of Neurobiology, 130, pp.73-113. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.irn.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemically Administered Brain-Targeted Nanoparticles Transport Peptides across the Blood—Brain Barrier and Provide Neuroprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muge Yemisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secil Caban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Gursoy-Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Lule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Novoa-Carballal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.469-475. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2014.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicines and stroke: Toward translational research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, Part B, pp.278-299. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Mechanisms of Squalenoyl-Adenosine Nanoparticles Across the Blood–Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Tagit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Sobot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.3636-3647. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics, biodistribution and metabolism of squalenoyl adenosine nanoparticles in mice using dual radio-labeling and radio-HPLC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Parrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212, pp.50-58. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squalenoyl adenosine nanoparticles provide neuroprotection after stroke and spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Yemisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Eroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Turkoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1054-1062. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2014.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoparticles binding &szlig;-amyloid peptide on nitric oxide production by cultured endothelial cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Antonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rivolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1335. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S40297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HIV efficacy and biodistribution of nucleoside reverse transcriptase inhibitors delivered as squalenoylated prodrug nanoassemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Skanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzia Bekkara-Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (20), pp.4831-4838. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Efficient Targeting Using a Single Nanoparticulate Platform: Application to Cancer and Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.5866-5879. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn3004372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGylated Nanoparticles Bind to and Alter Amyloid-Beta Peptide Conformation: Toward Engineering of Functional Nanomedicines for Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.5897-5908. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn300489k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nanomedicine based on didanosine glycerolipidic prodrug enhances the long term accumulation of drug in a HIV sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Skanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1-2), pp.285-297. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selegiline-functionalized, PEGylated poly(alkyl cyanoacrylate) nanoparticles: Investigation of interaction with amyloid-β peptide and surface reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416 (2), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Alzheimer's disease: diagnosis, therapy, and safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hossein Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (5), pp.521-540. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2011.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal properties of biodegradable nanoparticles influence interaction with amyloid-β peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mackiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.338-340. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2011.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method Based on Capillary Electrophoresis with Laser-Induced Fluorescence Detection (CE-LIF) to Monitor Interaction between Nanoparticles and the Amyloid-β Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line de Kimpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (24), pp.10083-10089. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac102045x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fluorescently tagged poly(alkyl cyanoacrylate) nanoparticles for human brain endothelial cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (15), pp.2602. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924028d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Andrieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental Models for Evaluation of Nanocarriers as Drug Delivery Systems for Pregnancy Associated Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.936. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines10050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 623, pp.121942. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Rietveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.569. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Nanomedicine Improve the Safety of Contrast Agents for MRI during Pregnancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Difonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Feature Papers 2021 Editors Collection, 4 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sci4010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Manufacturing of Liposomes: Development and Optimization by Design of Experiment and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Oyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El-Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (35), pp.39736-39745. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Liposomes’ and Lipoplexes’ Physicochemical Characteristics on Their Uptake Rate and Mechanisms by the Placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Khashab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Application Progress of Liposomes in Drug Development, 23 (11), pp.6299. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23116299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic lipid nanoparticle production by microfluidization for siRNA delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lai Kuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 605, pp.120772. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13070970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatillomania: Strategies for Developing Protective Biomaterials/Cloth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bice Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.341. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13030341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the In Vitro and Ex Vivo Permeation of Existing Topical Formulations Used in the Treatment of Facial Angiofibroma and Characterization of the Variations Observed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12111060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of 0.1% rapamycin hydrophilic gel in the treatment of facial angiofibromas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (e1), pp.e48-e52. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ejhpharm-2018-001695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analysis of the uptake of lipoplexes by villous placenta explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Elhady Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 567, pp.118479. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous infusion for the controlled exposure to the dual ABCB1 and ABCG2 inhibitor elacridar in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-017-0472-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-Functionalized Polymer Nanoparticle Leading to Memory Recovery in Alzheimer's Disease-like Transgenic Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Carradori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous infusion for the controlled exposure to the dual ABCB1 and ABCG2 inhibitor elacridar in nonhuman primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-017-0472-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term stability of 0.1% rapamycin hydrophilic gel in the treatment of facial angiofibromas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (e1), pp.e48-e52. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ejhpharm-2018-001695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Espinoza Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Simasotchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Simasotchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Nanomedicine to the CNS Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carradori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Review of Neurobiology, 130, pp.73-113. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.irn.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemically Administered Brain-Targeted Nanoparticles Transport Peptides across the Blood—Brain Barrier and Provide Neuroprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muge Yemisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secil Caban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Gursoy-Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevda Lule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Novoa-Carballal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.469-475. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2014.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicines and stroke: Toward translational research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, Part B, pp.278-299. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics, biodistribution and metabolism of squalenoyl adenosine nanoparticles in mice using dual radio-labeling and radio-HPLC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Parrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212, pp.50-58. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Mechanisms of Squalenoyl-Adenosine Nanoparticles Across the Blood–Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Tagit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Sobot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.3636-3647. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squalenoyl adenosine nanoparticles provide neuroprotection after stroke and spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Yemisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Eroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre-Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Turkoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1054-1062. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2014.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoparticles binding &szlig;-amyloid peptide on nitric oxide production by cultured endothelial cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Antonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rivolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1335. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S40297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HIV efficacy and biodistribution of nucleoside reverse transcriptase inhibitors delivered as squalenoylated prodrug nanoassemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Skanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzia Bekkara-Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (20), pp.4831-4838. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Efficient Targeting Using a Single Nanoparticulate Platform: Application to Cancer and Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.5866-5879. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn3004372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGylated Nanoparticles Bind to and Alter Amyloid-Beta Peptide Conformation: Toward Engineering of Functional Nanomedicines for Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.5897-5908. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn300489k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nanomedicine based on didanosine glycerolipidic prodrug enhances the long term accumulation of drug in a HIV sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Skanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1-2), pp.285-297. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selegiline-functionalized, PEGylated poly(alkyl cyanoacrylate) nanoparticles: Investigation of interaction with amyloid-β peptide and surface reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416 (2), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Alzheimer's disease: diagnosis, therapy, and safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hossein Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (5), pp.521-540. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2011.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal properties of biodegradable nanoparticles influence interaction with amyloid-β peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mackiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.338-340. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2011.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method Based on Capillary Electrophoresis with Laser-Induced Fluorescence Detection (CE-LIF) to Monitor Interaction between Nanoparticles and the Amyloid-β Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Verpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line de Kimpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (24), pp.10083-10089. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac102045x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fluorescently tagged poly(alkyl cyanoacrylate) nanoparticles for human brain endothelial cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (15), pp.2602. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b924028d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10050936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Difonzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci4010011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rebollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Oyoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Hammadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai Kuen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Conti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Chiesa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13030341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12111060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rollo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thirion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2018-001695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Langer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auvity" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coulon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-017-0472-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123142v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Espinoza Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051085" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carradori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Balducci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2017.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goutal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.01.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXGBX8G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carradori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brambilla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2016.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Yemisci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Caban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Gursoy-Ozdemir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Lule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Novoa-Carballal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.220" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2015.07.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Tagit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Sobot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre-Mouelhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00267" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Parrod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.06.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Yemisci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Eroglu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Turkoglu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2014.274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Antonina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rivolta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S40297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skanji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bekkara-Aounallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Caron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.03.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKCH80D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3004372" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Verpillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300489k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.05.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDF7BLMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Souguir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKHXJK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hossein Hashemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ping Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.03.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HTGNBLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mackiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2011.07.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5G5FSL5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line de Kimpe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102045x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924028d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XS02BZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10050936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Difonzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci4010011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rebollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Oyoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El-Hammadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai Kuen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Conti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Chiesa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13030341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12111060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rollo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thirion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2018-001695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Espinoza Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goutal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Langer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auvity" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-017-0472-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carradori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Balducci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2017.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.01.048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXGBX8G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carradori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brambilla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2016.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Yemisci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Caban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Gursoy-Ozdemir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Lule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Novoa-Carballal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.220" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2015.07.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119794v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre-Mouelhi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Parrod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.06.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Tagit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Sobot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00267" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Yemisci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Eroglu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Turkoglu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2014.274" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Antonina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rivolta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S40297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skanji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bekkara-Aounallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Caron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.03.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKCH80D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3004372" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Verpillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300489k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.05.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDF7BLMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Souguir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCKHXJK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hossein Hashemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ping Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.03.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HTGNBLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mackiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2011.07.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5G5FSL5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line de Kimpe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102045x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924028d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XS02BZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>