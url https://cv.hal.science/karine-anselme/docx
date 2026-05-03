--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Anselme </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Research Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6669-205X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033446792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycan‐Mediated Grafting of Extracellular Matrix Proteins for Stable Biofunctionalization of Polystyrene Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pluvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Tahmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Gindraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriy Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature in Biological Systems: Its Quantification, Emergence, and Implications across the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schamberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ziege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (13), pp.2206110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202206110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico analysis shows that dynamic changes in curvature guide cell migration over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manifacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongshu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01777-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Osteoblasts on Amine-Based Nanocoatings Correlates with the Amino Group Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Koczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Salapare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6505. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Cell-Interactions with Electrospun Poly (Lactic-Co-Glycolic Acid) (PLGA): Morphological and Immune Response Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Maeda Takiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lopes Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pires Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4460. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresorbable Bilayered Elastomer/Hydrogel Constructs with Gradual Interfaces for the Fast Actuation of Self-Rolling Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriy Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (38), pp.43719-43731. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c11264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography characterization of sinusoidal surfaces obtained with electrochemical machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Chauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/abeae9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Topography Sensing by Osteoblasts: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11041791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Internalization Efficiency of Macrophages from Adsorbed Nanoparticle-Based Monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1963. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11081963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenotype and Mineralization of Biogenic Iron Oxide in Magnetotactic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Ghica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Cypriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.3189. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11123189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro degradation of electrospun poly(lactide-co-glycolic acid) (PLGA) in three different solutions for oral mucosa regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pires Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Machado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Polymer-Based Biocompatible System, 12 (8), pp.1853. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12081853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical curvature is sufficient to control epithelium elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.14784. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70907-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actomyosin, vimentin and LINC complex pull on osteosarcoma nuclei to deform on micropillar topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234, pp.119746. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo damage study of different textured breast implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.100133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2020.100133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Texturization of Breast Implants Impacts Extracellular Matrix and Inflammatory Gene Expression in Asymptomatic Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (3), pp.542e-551e. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PRS.0000000000006606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of mesenchymal stem cell physiology upon exposure to surface micropatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Beijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarina M Nauryzgaliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela M Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.9099. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Imaging of Bacteria/Osteoblast Dynamic Coculture on Bone Implant Material in an in Vitro Postoperative Contamination Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (7), pp.3260-3269. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biophysical model for curvature-guided cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117 (6), pp.1136-1144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multiscale and curved structures on the migration of stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.06D408. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5042747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometrical constraints on human pluripotent stem cell nuclei in pluripotency and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grespan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Giobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), pp.278-289. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ib00194k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Nucleus as a Sensor of Cell Environment Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Wakhloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (8), pp.1701154-1701154. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201701154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sourced phosphoprotein-based synthesis of silver-doped macroporous zinc phosphates and their antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Viviana Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Simon-Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (44), pp.25112-25122. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra04438d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-topographical-instrument analysis: the breast implant texture measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aa7290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical regulation of TGF and VEGF delivery from mesoporous calcium phosphate bone substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Möller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laquerriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raissle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (15), pp.1835 - 1850. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm-2017-0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ti-27.5Nb alloy made by CLAD® additive manufacturing process for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.341-348. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrogated Cell Contact Guidance on Amino-Functionalized Microgrooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rebl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nestler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.10461-10471. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b16430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex cell physiology on topographically and chemically designed material surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Staehlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schnabelrauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 879, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance liquid chromatography as a technique to determine protein adsorption onto hydrophilic/hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongtong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Sarrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 497 (1-2), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trojan-Like Internalization of Anatase Titanium Dioxide Nanoparticles by Human Osteoblast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gemini-Piperni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lemgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23615. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Synthesis and Characterization of Bio-Sourced Macroporous Zinc Phosphates Prepared with Casein Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Simon-Masseron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.4897-4904. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface composition XPS analysis of a plasma treated polystyrene: Evolution over long storage periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marmey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New colloidal fabrication of bioceramics with controlled porosity for delivery of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (19), pp.8861 - 8879. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0133-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnesium- and manganese-doped hydroxyapatite structures assisted by the simultaneous incorporation of strontium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Pereira Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dulce de Almeida Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lídia Ágata de Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (1), pp.736-743. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of femtosecond laser-textured Ti-6Al-4V on wettability and cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.311-320. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2016.06.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the counter-ions present in syntheses on the thermal stabilization of strontium and/or calcium apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela dos Santos Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different surface sensing of the cell body and nucleus in healthy primary cells and in a cancerous cell line on nanogrooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.031004. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4927556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus deformation of SaOs-2 cells on rhombic µ-pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Ruhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.108-108. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-015-5427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium ranelate improves the interaction of osteoblastic cells with titanium substrates: Increase in cell proliferation, differentiation and matrix mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Querido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.e1027847-1-e1027847-11. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21592535.2015.1027847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein covalent immobilization via its scarce thiol versus abundant amine groups: effect on orientation, cell binding domain exposure and conformational liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marmey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evaluation of the inflammatory potential of various nanoporous calcium phosphate biomaterials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Velard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Schlaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fricain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent-Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.785-802. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm.15.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness statistical influence on cell adhesion using profilometry and multiscale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.2-10. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic-Organic Thin Implant Coatings Deposited by Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am507153n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Matrix Assisted Pulsed Laser Evaporation of a biodegradable polymer and fibronectin for protein immobilization and controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Luculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation Between Surface Roughness of Metallic Substrates and Adhesion of Human Primary Bone Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting of anisotropic sinusoidal surfaces—experimental and numerical study of directional spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisher Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Mathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.044003. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/2/4/044003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic Cryptic Site Surfaces for Reversible Chemo- and Cyto-Mechanoresponsive Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Bacharouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Spanedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Geissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.3457 - 3465. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn400356p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and biological test of 3D-scaffolds based on chitosan, fibroin and hydroxyapatite for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.3389-3395. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2013.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Molecular Platforms for Bacteria/Material Biointerface Studies: Importance to Control Functional Group Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.10478-10488. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am401976g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous hydroxyapatite by hard templating of silica and carbon foams for protein release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Moller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.3722-3730. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7170-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directing nuclear deformation on micropillared surfaces by substrate geometry and cytoskeleton organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Veuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (12), pp.2991-3001. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning InAs Nanowire Density for HEK293 Cell Viability, Adhesion, and Morphology: Perspectives for Nanowire-Based Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Berthing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Buch-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.10510-10519. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am402070k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of functional fibronectin patterns by nanosecond excimer laser direct write for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Grigorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (7), pp.1809-1821. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-013-4927-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of culture conditions on in vitro transformation and cellular colonization of biomimetic HA-Col scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/biom.24922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Behavior of Chitosan-Fibroin-Hydroxyapatite Scaffolds with STRO+1A, MC3T3-E1 and SaOS2 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora dos Santos Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria de Almeida Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Eduardo Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 493 - 494, pp.304-309. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.493-494.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic evaluation of β tricalcium phosphate prepared by hot isostatic pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rguitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/biom.21377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical and biological behavior of an amorphous calcium phosphate thin film produced by RF-magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (7), pp.2086-2095. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2012.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatibility of the Electrical Discharge Machining Process on Titanium Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5-6), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMS.2012.049970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Properties of Silver-Loaded Plasma Polymer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vasilev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 674145, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/674145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria/Material Interfaces: Role of the Material and Cell Wall Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (13-14), pp.2165-2201. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X511079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on contact angle/roughness dependence on high surface energy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Haidara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 257 (22), pp.9631-9638. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Determine the Spatial Scale Implicated in Adhesion. Application on Human Cell Adhesion on Fractal Isotropic Rough Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Papers from the 4th International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2010), 87 (7-8), pp.644-670. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2011.596093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a typical threshold in the response of human mesenchymal stem cells to a peak and valley topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (9), pp.3302-3311. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomaterials and interface with bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoporosis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.2037-2042. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00198-011-1618-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin layers by matrix-assisted pulsed laser evaporation from saline buffer-based cryogenic targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.3780-3788. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of materials surface topography on mammalian cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (4), pp.243-266. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743280411y.0000000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Biological Evaluation of 3-D Hydroxyapatite/Collagen (50/50 wt. (%)) Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dulce de Almeida Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1516-14392011005000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity of a Thorough Characterization of Functionalized Silicon Wafers before Biointerface Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (22), pp.11102-11111. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp201377n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films of vitronectin transferred by MAPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (3), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Surface Chemistry and Pore Size on the Adsorption of Proteins on Nanostructured Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munusami Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (15), pp.2489-2499. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201000288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1487-1507. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119JEIM901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.1471 - 1486. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119jeim900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1487 - 1507. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119jeim901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a simple statistical parameter for the quantification of orientation in two dimensions: Application to cells on grooves of nanometric depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bounichane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.2590-2598. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2010.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1471-1486. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119JEIM900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Antibacterial Coatings That Support Mammalian Cell Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimir Vasilev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasu Sah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Ndi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.202-207. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl903274q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach of chemistry and topography effect on human osteoblast adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94A (4), pp.1111-1123. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.32793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographically induced self-deformation of the nuclei of cells: dependence on cell type and proposed mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fromigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasif Hasirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.939-946. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-009-3950-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell/Material Interfaces: Influence of Surface Chemistry and Surface Topography on Cell Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.831-852. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942409X12598231568186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein/Material Interfaces: Investigation on Model Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (13-14), pp.2141-2164. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X507966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-programmed desorption as a tool for quantification of protein adsorption capacity in micro- and nanoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.168-174. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds on the electrochemical synthesis of polypyrrole, application to the adhesion and growth of biological cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (2), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite responses of cells and bacteria to micro/nanopatterned surfaces prepared by pulsed plasma polymerization and UV-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (14), pp.8161-8169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructured Surfaces Cause Severe but Non-Detrimental Deformation of the Cell Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasif Hasirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (35), pp.3586-3590. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200900582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and topographical influence of hydroxyapatite and β-tricalcium phosphate surfaces on human osteoblastic cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89A (2), pp.510-520. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.31991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface energy of hydroxyapatite and β-tricalcium phosphate ceramics driving serum protein adsorption and osteoblast adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.2307-2316. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-007-3347-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre objets biologiques et surfaces nanostructurées : quelques illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cottenye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.357-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale topography analysis of ground stainless steel and titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (9), pp.1407-1420. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544054JEM746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling approach in cell/material interactions studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (8), pp.1187-1199. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical demonstration of the relative effect of surface chemistry and roughness on human osteoblast short-term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-006-8475-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a gold-palladium coating on the long-term adhesion of human osteoblasts on biocompatible metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200 (22-23), pp.6325-6330. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of serum factors potentially involved in the pathogenesis of heterotopic bone formation after severe brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (2), pp.146-149. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2004.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography effects of pure titanium substrates on human osteoblast long-term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2004.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic approach to osteoblast adhesion on biomaterial surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75A (3), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.30473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap analysis of the relation between initial adhesive events and long-term cellular functions of human osteoblasts cultured on biocompatible metallic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (5), pp.499-510. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dexamethasone on moesin gene expression in rabbit bone marrow stromal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 265 (1/2), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:MCBI.0000044309.43612.3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical correlation between cell adhesion and proliferation on biocompatible metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72A (1), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.30212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repair of Osteochondral Defects with Autologous Chondrocytes Seeded onto Bioceramic Scaffold in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuimi Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering -Larchmont-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (11-12), pp.1830-1840. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.2004.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between bioceramics sintering and micro-particles-induced cellular damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (4), pp.361-365. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSM.0000021102.68509.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Surface Morphology and a Physical Response in the Biomaterial Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 426-432, pp.3031-3036. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Surface Morphology and a Physical Response in the Biomaterial Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 426-432, pp.3031-3036. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent morphology and adhesion of osteoblastic cells on titanium model surfaces featuring scale-resolved topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Denzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Habersetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Wieland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (14), pp.2695-2711. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2003.09.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Control of Human Bone Marrow Stromal Cells for Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bascoulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering -Larchmont-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.941-953. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/107632702320934047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unscaled parameter to measure the order of surfaces: a new surface elaboration to increase cells adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (2-6), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1389-0344(02)00048-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of culture conditions on extracellular matrix proteins synthesized by osteoblasts derived from rabbit bone marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (4), pp.400-407. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the morphology of Ti-based surfaces: a new process to increase in vitro human osteoblast response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (7), pp.1563-1577. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00271-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the morphology of Ti-based surfaces: a new process to increase in vitro human osteoblast response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (7), pp.1563-1577. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00271-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grooved titanium substratum on human osteoblastic cell growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (4), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.10101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the in vitro characteristics of osteoblasts from paralytic and non-paralytic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Limosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spinal Cord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (10), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.sc.3101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative influence of the topography and chemistry of TiAl6V4 surfaces on osteoblastic cell behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Linez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (15), pp.1567-1577. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(00)00042-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoblast adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (7), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(99)00242-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human osteoblast adhesion on titanium alloy, stainless steel, glass and plastic substrates with same surface topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (12), pp.815-819. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008992109670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological aspects in bone regeneration of an association with porous hydroxyapatite and bone marrow cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (12), pp.811-814. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008923625599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of porous hydroxyapatite and bone marrow cells for bone regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.51S-54S. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00133-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of human osteoblast adhesion on materials with various surface roughnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Judas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (2), pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of tissue reactions to calcium phosphate ceramics among cancellous, cortical, and medullar bone sites in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42 (3), pp.357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth of human adult bone-derived cells on hydroxyapatite plasma-sprayed coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sharrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34 (2), pp.247-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydroxyapatite powder coated with collagen as an injectable bone substitute: microscopic study in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (2), pp.63-67. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00058716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injectable percutaneous bone biomaterials: an experimental study in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (11), pp.683-690. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00123407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of bioresorbable poly(lactic acid) microbeads implanted in artificial bone defects for cortical bone augmentation in dog mandible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ustariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0142-9612(93)90074-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Calcification In Vivo by Acyl Azide Cross-Linking of a Collagen-Glycosarninoglycan Sponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Herbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 12 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0934-8832(11)80078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative histomorphometric evaluation of spinal arthrodesis after biphasic calcium phosphate ceramic implantation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Devyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (3), pp.212-218. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00713452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue reaction to subcutaneous implantation of a collagen sponge. A histological, ultrastructural, and immunological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 24 (6), pp.689-703. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.820240605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of metal-labeled collagen implants: Ultrastructural and X-ray microanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blaineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-8166(90)90092-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Drug Delivery: Innovative Device for Mitigating Side Effects of Pelvic Radiotherapy in the Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Amarante-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat-Matsan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of degradable star-shaped copolymers for the conception of bioresorbable anti-inflammatory patchs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresorbable bilayered elastomers/hydrogels self-rolling patch for anti-inflammatory delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of degradable elastomers and hydrogels for the conception of bioresorbable anti-inflammatory patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of breast implant siloxanes and silicone shell on fibrinogen structure and macrophage response during the foreign body reaction: an in vitro model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS EU Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Freiburg, Germany. pp.542e - 551e, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/prs.0000000000006606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-dependent mesenchymal cells and epithelial tissue migration and orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Chauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texturation of breast implant alters extracellular matrix and inflammatory gene expression even in asymptomatic capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to control biological cells function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleo-mechanosensing crosstalk between 3-D pillar topography and cyto-nucleoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Maastricht, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to control biological cells function: a focus on the role of the nucleus in the cell response to cell-scale topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based porous zinc phosphates synthesis and its antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simon-Masseron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier/Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de revêtements anti-aggrégatifs à l’aide de protéines chaperons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mainardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel strategy for material bio-functionalization based on glycan-grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D organic-inorganic biomaterial processing by innovative laser technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Sugioka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, simple and biologically validated breast implant classification / Nouvelle classification des surfaces d’implants mammaires validée par analyse moléculaire de capsules péri-prothétiques non-pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biomatériaux osseux innovants associant céramiques et facteurs de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bio-conceptions innovantes : biomatériaux, biomimétisme, nanoparticules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization efficiency of adsorbed particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear plasticity of cancerous cells on micropillared surfaces: interest for understanding mechanotransduction of metastatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar R. Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATERIALS AND NANOMEDICINE F Advanced biomaterials: elaboration, nanostructure, interfaces with tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS as a tool to evaluate organization of aminosilane layers and its impact on bioadhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSE Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Loading and Controlled Delivery of TGF and VEGF with Mesoporous Calcium phosphates Bone Substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Moeller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laquerriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raissle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des structures curvilignes multi-échelles obtenue par laser femtoseconde sur la migration des cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mecabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de revêtements nanoparticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for immobilization of vegetal adhesion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-based evidence of the breast implant texturation benefit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based porous zinc phosphates material with silver nanoparticles prepared from casein protein by hydrothermal synthesis for applications in biological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simon-Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell and collective geometry sensing of biomaterial surfaces with micron-scale, smoothly curved topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sgambato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCB 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How cells surf the waves? Curvotaxis directs migration trough cell-scale natural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cloatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Cell Biology C.1 Materials, Surfaces and Interfaces for Medical Applications and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between bio-systems & 3D µ-structured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar R. Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNTHETIC AND BIOLOGICAL MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies of fibronectin grafting onto polystyrene supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journey on Biomaterials and Interfaces in the honour of Buddy Ratner and David Castner - Ecole de Chimie Paris Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant cell wall glycoproteins to biomaterial engineering: An original fibronectin glycan based grafting for optimal biofunctionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Interface Biology of Implants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin substitute derived from plants and functionalisation of biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert system to characterize the surface morphological properties according to their functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Metrology and Properties of Engineering Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Teddington, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 15N+ implantation of hydroxyapatite coatings: crystallographic, chemical and structural modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, Symposium M, 08-12 juin 2009, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-magnetron sputtering method as a tool to functionalize titanium surface with calcium phosphate thin films presenting different crystallinity degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of surfaces and tool machining processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software analyses system for surface roughness analyses CETIM projet fundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface transformations of a crystalline hydroxyapatite coating produces by electrodeposition after incubation under biological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the development of bioceramics by a biomimetic characaterisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerisation and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerization and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSURF VII — Functional Interfaces for Directing Biological Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerization and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Bioengineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Pertinence de la Physique Multi-échelle Génie Logiciel et Mesures Statistiques Projet CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle de la rugosité Analyse d'images de topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poitiers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de bio-fonctionnalisation des matériaux basée sur un greffage via les glycosylations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BIOMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sainte Marie de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Optimal Scaffold Topographies to Promote Nucleus-Guided Mechanosensitive Cell Migration Using in Silico Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bilen Emek Abali; Ivan Giorgio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments and Novel Approaches in Biomechanics and Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Springer International Publishing, pp.199-216, 2020, Advanced Structured Materials, 978-3-030-50464-9. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50464-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology, Infectious Diseases and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10.1007/5584_2016_41, , 2016, 978-3-319-60764-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Donelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology, Infectious Diseases and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Springer International Publishing, 2016, 978-3-319-60764-1. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/5584_2016_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv Exp Med Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Deformations of Malignant Bone and Skin Cells, as well as Aged Cells, on Micropatterned Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokuko Haraguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Koujin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tomakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joao Andreas Taubert; F Rodriguez-Cabello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.469-489, 2013, 9783527330317. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527649600.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to Control and Measure Cell Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-255, 2011, 978-0-08-055294-1. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-055294-1.00114-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pluvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Tahmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Gindraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId714"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Anselme </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Research Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6669-205X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033446792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycan‐Mediated Grafting of Extracellular Matrix Proteins for Stable Biofunctionalization of Polystyrene Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pluvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Tahmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Gindraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriy Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature in Biological Systems: Its Quantification, Emergence, and Implications across the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schamberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ziege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (13), pp.2206110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202206110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico analysis shows that dynamic changes in curvature guide cell migration over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manifacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongshu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01777-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Osteoblasts on Amine-Based Nanocoatings Correlates with the Amino Group Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Koczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Salapare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6505. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Cell-Interactions with Electrospun Poly (Lactic-Co-Glycolic Acid) (PLGA): Morphological and Immune Response Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Maeda Takiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lopes Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pires Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4460. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresorbable Bilayered Elastomer/Hydrogel Constructs with Gradual Interfaces for the Fast Actuation of Self-Rolling Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriy Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (38), pp.43719-43731. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c11264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography characterization of sinusoidal surfaces obtained with electrochemical machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Chauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/abeae9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Topography Sensing by Osteoblasts: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11041791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Internalization Efficiency of Macrophages from Adsorbed Nanoparticle-Based Monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1963. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11081963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenotype and Mineralization of Biogenic Iron Oxide in Magnetotactic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Ghica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Cypriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.3189. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11123189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro degradation of electrospun poly(lactide-co-glycolic acid) (PLGA) in three different solutions for oral mucosa regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pires Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Machado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Polymer-Based Biocompatible System, 12 (8), pp.1853. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12081853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical curvature is sufficient to control epithelium elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.14784. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70907-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actomyosin, vimentin and LINC complex pull on osteosarcoma nuclei to deform on micropillar topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234, pp.119746. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo damage study of different textured breast implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.100133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2020.100133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Texturization of Breast Implants Impacts Extracellular Matrix and Inflammatory Gene Expression in Asymptomatic Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (3), pp.542e-551e. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PRS.0000000000006606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of mesenchymal stem cell physiology upon exposure to surface micropatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Beijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarina M Nauryzgaliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela M Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.9099. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Imaging of Bacteria/Osteoblast Dynamic Coculture on Bone Implant Material in an in Vitro Postoperative Contamination Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (7), pp.3260-3269. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biophysical model for curvature-guided cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117 (6), pp.1136-1144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multiscale and curved structures on the migration of stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.06D408. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5042747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometrical constraints on human pluripotent stem cell nuclei in pluripotency and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grespan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Giobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), pp.278-289. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ib00194k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Nucleus as a Sensor of Cell Environment Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Wakhloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (8), pp.1701154-1701154. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201701154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sourced phosphoprotein-based synthesis of silver-doped macroporous zinc phosphates and their antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Viviana Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Simon-Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (44), pp.25112-25122. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra04438d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-topographical-instrument analysis: the breast implant texture measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aa7290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical regulation of TGF and VEGF delivery from mesoporous calcium phosphate bone substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Möller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laquerriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raissle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (15), pp.1835 - 1850. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm-2017-0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ti-27.5Nb alloy made by CLAD® additive manufacturing process for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.341-348. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrogated Cell Contact Guidance on Amino-Functionalized Microgrooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rebl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nestler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.10461-10471. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b16430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex cell physiology on topographically and chemically designed material surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Staehlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schnabelrauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 879, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance liquid chromatography as a technique to determine protein adsorption onto hydrophilic/hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongtong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Sarrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 497 (1-2), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trojan-Like Internalization of Anatase Titanium Dioxide Nanoparticles by Human Osteoblast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gemini-Piperni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lemgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23615. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Synthesis and Characterization of Bio-Sourced Macroporous Zinc Phosphates Prepared with Casein Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Simon-Masseron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.4897-4904. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface composition XPS analysis of a plasma treated polystyrene: Evolution over long storage periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marmey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnesium- and manganese-doped hydroxyapatite structures assisted by the simultaneous incorporation of strontium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Pereira Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dulce de Almeida Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lídia Ágata de Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (1), pp.736-743. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New colloidal fabrication of bioceramics with controlled porosity for delivery of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (19), pp.8861 - 8879. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0133-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of femtosecond laser-textured Ti-6Al-4V on wettability and cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.311-320. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2016.06.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different surface sensing of the cell body and nucleus in healthy primary cells and in a cancerous cell line on nanogrooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.031004. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4927556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the counter-ions present in syntheses on the thermal stabilization of strontium and/or calcium apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela dos Santos Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus deformation of SaOs-2 cells on rhombic µ-pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Ruhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.108-108. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-015-5427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium ranelate improves the interaction of osteoblastic cells with titanium substrates: Increase in cell proliferation, differentiation and matrix mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Querido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.e1027847-1-e1027847-11. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21592535.2015.1027847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evaluation of the inflammatory potential of various nanoporous calcium phosphate biomaterials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Velard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Schlaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fricain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent-Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.785-802. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm.15.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein covalent immobilization via its scarce thiol versus abundant amine groups: effect on orientation, cell binding domain exposure and conformational liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marmey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness statistical influence on cell adhesion using profilometry and multiscale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.2-10. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic-Organic Thin Implant Coatings Deposited by Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am507153n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Matrix Assisted Pulsed Laser Evaporation of a biodegradable polymer and fibronectin for protein immobilization and controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Luculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation Between Surface Roughness of Metallic Substrates and Adhesion of Human Primary Bone Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting of anisotropic sinusoidal surfaces—experimental and numerical study of directional spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisher Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Mathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.044003. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/2/4/044003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic Cryptic Site Surfaces for Reversible Chemo- and Cyto-Mechanoresponsive Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Bacharouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Spanedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Geissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.3457 - 3465. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn400356p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Molecular Platforms for Bacteria/Material Biointerface Studies: Importance to Control Functional Group Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.10478-10488. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am401976g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and biological test of 3D-scaffolds based on chitosan, fibroin and hydroxyapatite for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.3389-3395. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2013.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous hydroxyapatite by hard templating of silica and carbon foams for protein release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Moller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.3722-3730. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7170-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directing nuclear deformation on micropillared surfaces by substrate geometry and cytoskeleton organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Veuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (12), pp.2991-3001. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning InAs Nanowire Density for HEK293 Cell Viability, Adhesion, and Morphology: Perspectives for Nanowire-Based Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Berthing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Buch-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.10510-10519. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am402070k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of functional fibronectin patterns by nanosecond excimer laser direct write for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Grigorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (7), pp.1809-1821. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-013-4927-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of culture conditions on in vitro transformation and cellular colonization of biomimetic HA-Col scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/biom.24922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Behavior of Chitosan-Fibroin-Hydroxyapatite Scaffolds with STRO+1A, MC3T3-E1 and SaOS2 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora dos Santos Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria de Almeida Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Eduardo Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 493 - 494, pp.304-309. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.493-494.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic evaluation of β tricalcium phosphate prepared by hot isostatic pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rguitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/biom.21377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical and biological behavior of an amorphous calcium phosphate thin film produced by RF-magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (7), pp.2086-2095. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2012.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatibility of the Electrical Discharge Machining Process on Titanium Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5-6), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMS.2012.049970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Properties of Silver-Loaded Plasma Polymer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vasilev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 674145, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/674145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria/Material Interfaces: Role of the Material and Cell Wall Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (13-14), pp.2165-2201. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X511079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on contact angle/roughness dependence on high surface energy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Haidara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 257 (22), pp.9631-9638. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Determine the Spatial Scale Implicated in Adhesion. Application on Human Cell Adhesion on Fractal Isotropic Rough Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Papers from the 4th International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2010), 87 (7-8), pp.644-670. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2011.596093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a typical threshold in the response of human mesenchymal stem cells to a peak and valley topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (9), pp.3302-3311. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomaterials and interface with bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoporosis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.2037-2042. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00198-011-1618-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin layers by matrix-assisted pulsed laser evaporation from saline buffer-based cryogenic targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.3780-3788. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Biological Evaluation of 3-D Hydroxyapatite/Collagen (50/50 wt. (%)) Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dulce de Almeida Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1516-14392011005000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity of a Thorough Characterization of Functionalized Silicon Wafers before Biointerface Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (22), pp.11102-11111. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp201377n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of materials surface topography on mammalian cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (4), pp.243-266. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743280411y.0000000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films of vitronectin transferred by MAPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (3), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1487-1507. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119JEIM901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.1471 - 1486. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119jeim900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1487 - 1507. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119jeim901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Surface Chemistry and Pore Size on the Adsorption of Proteins on Nanostructured Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munusami Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (15), pp.2489-2499. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201000288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a simple statistical parameter for the quantification of orientation in two dimensions: Application to cells on grooves of nanometric depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bounichane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.2590-2598. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2010.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1471-1486. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119JEIM900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographically induced self-deformation of the nuclei of cells: dependence on cell type and proposed mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fromigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasif Hasirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.939-946. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-009-3950-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Antibacterial Coatings That Support Mammalian Cell Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimir Vasilev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasu Sah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Ndi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.202-207. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl903274q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach of chemistry and topography effect on human osteoblast adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94A (4), pp.1111-1123. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.32793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell/Material Interfaces: Influence of Surface Chemistry and Surface Topography on Cell Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.831-852. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942409X12598231568186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein/Material Interfaces: Investigation on Model Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (13-14), pp.2141-2164. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X507966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-programmed desorption as a tool for quantification of protein adsorption capacity in micro- and nanoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.168-174. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds on the electrochemical synthesis of polypyrrole, application to the adhesion and growth of biological cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (2), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite responses of cells and bacteria to micro/nanopatterned surfaces prepared by pulsed plasma polymerization and UV-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (14), pp.8161-8169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructured Surfaces Cause Severe but Non-Detrimental Deformation of the Cell Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasif Hasirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (35), pp.3586-3590. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200900582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and topographical influence of hydroxyapatite and β-tricalcium phosphate surfaces on human osteoblastic cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89A (2), pp.510-520. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.31991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface energy of hydroxyapatite and β-tricalcium phosphate ceramics driving serum protein adsorption and osteoblast adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.2307-2316. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-007-3347-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre objets biologiques et surfaces nanostructurées : quelques illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cottenye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.357-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale topography analysis of ground stainless steel and titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (9), pp.1407-1420. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544054JEM746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling approach in cell/material interactions studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (8), pp.1187-1199. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical demonstration of the relative effect of surface chemistry and roughness on human osteoblast short-term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-006-8475-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a gold-palladium coating on the long-term adhesion of human osteoblasts on biocompatible metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200 (22-23), pp.6325-6330. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of serum factors potentially involved in the pathogenesis of heterotopic bone formation after severe brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (2), pp.146-149. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2004.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography effects of pure titanium substrates on human osteoblast long-term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2004.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic approach to osteoblast adhesion on biomaterial surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75A (3), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.30473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap analysis of the relation between initial adhesive events and long-term cellular functions of human osteoblasts cultured on biocompatible metallic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (5), pp.499-510. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dexamethasone on moesin gene expression in rabbit bone marrow stromal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 265 (1/2), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:MCBI.0000044309.43612.3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repair of Osteochondral Defects with Autologous Chondrocytes Seeded onto Bioceramic Scaffold in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuimi Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering -Larchmont-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (11-12), pp.1830-1840. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.2004.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical correlation between cell adhesion and proliferation on biocompatible metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72A (1), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.30212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between bioceramics sintering and micro-particles-induced cellular damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (4), pp.361-365. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSM.0000021102.68509.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Surface Morphology and a Physical Response in the Biomaterial Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 426-432, pp.3031-3036. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Surface Morphology and a Physical Response in the Biomaterial Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 426-432, pp.3031-3036. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent morphology and adhesion of osteoblastic cells on titanium model surfaces featuring scale-resolved topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Denzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Habersetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Wieland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (14), pp.2695-2711. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2003.09.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Control of Human Bone Marrow Stromal Cells for Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bascoulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering -Larchmont-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.941-953. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/107632702320934047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unscaled parameter to measure the order of surfaces: a new surface elaboration to increase cells adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (2-6), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1389-0344(02)00048-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of culture conditions on extracellular matrix proteins synthesized by osteoblasts derived from rabbit bone marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (4), pp.400-407. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the morphology of Ti-based surfaces: a new process to increase in vitro human osteoblast response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (7), pp.1563-1577. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00271-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the morphology of Ti-based surfaces: a new process to increase in vitro human osteoblast response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (7), pp.1563-1577. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00271-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grooved titanium substratum on human osteoblastic cell growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (4), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.10101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the in vitro characteristics of osteoblasts from paralytic and non-paralytic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Limosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spinal Cord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (10), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.sc.3101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative influence of the topography and chemistry of TiAl6V4 surfaces on osteoblastic cell behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Linez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (15), pp.1567-1577. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(00)00042-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoblast adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (7), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(99)00242-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human osteoblast adhesion on titanium alloy, stainless steel, glass and plastic substrates with same surface topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (12), pp.815-819. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008992109670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological aspects in bone regeneration of an association with porous hydroxyapatite and bone marrow cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (12), pp.811-814. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008923625599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of porous hydroxyapatite and bone marrow cells for bone regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.51S-54S. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00133-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of human osteoblast adhesion on materials with various surface roughnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Judas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (2), pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of tissue reactions to calcium phosphate ceramics among cancellous, cortical, and medullar bone sites in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42 (3), pp.357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth of human adult bone-derived cells on hydroxyapatite plasma-sprayed coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sharrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34 (2), pp.247-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydroxyapatite powder coated with collagen as an injectable bone substitute: microscopic study in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (2), pp.63-67. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00058716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injectable percutaneous bone biomaterials: an experimental study in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (11), pp.683-690. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00123407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of bioresorbable poly(lactic acid) microbeads implanted in artificial bone defects for cortical bone augmentation in dog mandible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ustariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0142-9612(93)90074-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Calcification In Vivo by Acyl Azide Cross-Linking of a Collagen-Glycosarninoglycan Sponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Herbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 12 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0934-8832(11)80078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative histomorphometric evaluation of spinal arthrodesis after biphasic calcium phosphate ceramic implantation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Devyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (3), pp.212-218. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00713452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue reaction to subcutaneous implantation of a collagen sponge. A histological, ultrastructural, and immunological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 24 (6), pp.689-703. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.820240605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of metal-labeled collagen implants: Ultrastructural and X-ray microanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blaineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-8166(90)90092-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Drug Delivery: Innovative Device for Mitigating Side Effects of Pelvic Radiotherapy in the Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Amarante-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat-Matsan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of degradable star-shaped copolymers for the conception of bioresorbable anti-inflammatory patchs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresorbable bilayered elastomers/hydrogels self-rolling patch for anti-inflammatory delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of degradable elastomers and hydrogels for the conception of bioresorbable anti-inflammatory patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of breast implant siloxanes and silicone shell on fibrinogen structure and macrophage response during the foreign body reaction: an in vitro model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS EU Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Freiburg, Germany. pp.542e - 551e, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/prs.0000000000006606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-dependent mesenchymal cells and epithelial tissue migration and orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Chauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texturation of breast implant alters extracellular matrix and inflammatory gene expression even in asymptomatic capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to control biological cells function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to control biological cells function: a focus on the role of the nucleus in the cell response to cell-scale topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleo-mechanosensing crosstalk between 3-D pillar topography and cyto-nucleoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Maastricht, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based porous zinc phosphates synthesis and its antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simon-Masseron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier/Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de revêtements anti-aggrégatifs à l’aide de protéines chaperons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mainardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel strategy for material bio-functionalization based on glycan-grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, simple and biologically validated breast implant classification / Nouvelle classification des surfaces d’implants mammaires validée par analyse moléculaire de capsules péri-prothétiques non-pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D organic-inorganic biomaterial processing by innovative laser technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Sugioka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biomatériaux osseux innovants associant céramiques et facteurs de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bio-conceptions innovantes : biomatériaux, biomimétisme, nanoparticules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization efficiency of adsorbed particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear plasticity of cancerous cells on micropillared surfaces: interest for understanding mechanotransduction of metastatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar R. Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATERIALS AND NANOMEDICINE F Advanced biomaterials: elaboration, nanostructure, interfaces with tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS as a tool to evaluate organization of aminosilane layers and its impact on bioadhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSE Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Loading and Controlled Delivery of TGF and VEGF with Mesoporous Calcium phosphates Bone Substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Moeller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laquerriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raissle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des structures curvilignes multi-échelles obtenue par laser femtoseconde sur la migration des cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mecabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de revêtements nanoparticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for immobilization of vegetal adhesion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-based evidence of the breast implant texturation benefit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based porous zinc phosphates material with silver nanoparticles prepared from casein protein by hydrothermal synthesis for applications in biological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simon-Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell and collective geometry sensing of biomaterial surfaces with micron-scale, smoothly curved topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sgambato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCB 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How cells surf the waves? Curvotaxis directs migration trough cell-scale natural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cloatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Cell Biology C.1 Materials, Surfaces and Interfaces for Medical Applications and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between bio-systems & 3D µ-structured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar R. Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNTHETIC AND BIOLOGICAL MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies of fibronectin grafting onto polystyrene supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journey on Biomaterials and Interfaces in the honour of Buddy Ratner and David Castner - Ecole de Chimie Paris Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant cell wall glycoproteins to biomaterial engineering: An original fibronectin glycan based grafting for optimal biofunctionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Interface Biology of Implants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin substitute derived from plants and functionalisation of biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert system to characterize the surface morphological properties according to their functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Metrology and Properties of Engineering Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Teddington, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-magnetron sputtering method as a tool to functionalize titanium surface with calcium phosphate thin films presenting different crystallinity degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 15N+ implantation of hydroxyapatite coatings: crystallographic, chemical and structural modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, Symposium M, 08-12 juin 2009, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software analyses system for surface roughness analyses CETIM projet fundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of surfaces and tool machining processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface transformations of a crystalline hydroxyapatite coating produces by electrodeposition after incubation under biological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the development of bioceramics by a biomimetic characaterisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerisation and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerization and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSURF VII — Functional Interfaces for Directing Biological Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerization and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Bioengineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Pertinence de la Physique Multi-échelle Génie Logiciel et Mesures Statistiques Projet CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle de la rugosité Analyse d'images de topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poitiers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de bio-fonctionnalisation des matériaux basée sur un greffage via les glycosylations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BIOMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sainte Marie de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Optimal Scaffold Topographies to Promote Nucleus-Guided Mechanosensitive Cell Migration Using in Silico Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bilen Emek Abali; Ivan Giorgio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments and Novel Approaches in Biomechanics and Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Springer International Publishing, pp.199-216, 2020, Advanced Structured Materials, 978-3-030-50464-9. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50464-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology, Infectious Diseases and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10.1007/5584_2016_41, , 2016, 978-3-319-60764-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Donelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology, Infectious Diseases and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Springer International Publishing, 2016, 978-3-319-60764-1. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/5584_2016_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv Exp Med Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Deformations of Malignant Bone and Skin Cells, as well as Aged Cells, on Micropatterned Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokuko Haraguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Koujin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tomakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joao Andreas Taubert; F Rodriguez-Cabello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.469-489, 2013, 9783527330317. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527649600.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to Control and Measure Cell Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-255, 2011, 978-0-08-055294-1. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-055294-1.00114-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pluvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Tahmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Gindraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId715"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72CF689D"/>
+    <w:nsid w:val="C289E2DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-anselme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6669-205X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033446792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03994584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schamberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ziege" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bykowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Carlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01777-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maeda Takiya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204460" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c11264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/abeae9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Silva dos Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Ghica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Cypriano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11123189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70907-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Beijer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina M Nauryzgaliyeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Arteaga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45284-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grespan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Giobbe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruhe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ib00194k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Wakhloo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701154" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Viviana Hinostroza Ramos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Masseron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra04438d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garab&#233;dian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa7290" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina M&#246;ller-Siegert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raissle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moerke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rebl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nestler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b16430" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Staehlke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schnabelrauch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.78" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584358v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ribeiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gemini-Piperni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travassos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemgruber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23615" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ramos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00454" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guichaoua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Valentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0133-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Pereira Moreira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Dulce de Almeida Soares" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia &#193;gata de Sena" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Raimbault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.072" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela dos Santos Menezes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2015.05.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reiter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4927556" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eichhorn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Stannard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Ruhe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5427-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584481v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Querido" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21592535.2015.1027847" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211759v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent-Maquin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21061" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TS59NW2H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584382v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507153n" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sima" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Axente" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iordache" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luculescu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.056" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584453v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21067" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTRD40V8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisher Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kubiak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Mathia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khatir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/2/4/044003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497888v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Spanedda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geissler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400356p" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874565v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lima" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Resende" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Almeida" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.04.026" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moller-Siegert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7170-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J8T0H2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584491v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Stamov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Veuillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.01.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8724PWTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthing" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madsen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andersen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buch-Manson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am402070k" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248889v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grigorescu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hindi&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Axente" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carreiras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-013-4927-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MTSZC7ZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563637v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Soares" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.24922" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584390v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lima" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria de Almeida Soares" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Almeida" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.493-494.304" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183579v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler dos Santos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.05.041" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6ZT9X18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430572v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2012.049970" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874564v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vasilev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/674145" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584468v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.088" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCM48HNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553700v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazeran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.596093" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252607v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bigerelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.05.013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBJ3V9KR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197593v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1618-x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3PJN1CB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sima" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.06.016" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0V29JKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584392v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743280411y.0000000001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558453v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392011005000099" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247065v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6601-z" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XNSNFCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465280v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusami Vijayaraj" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000288" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A900FE483FBFA09DD4111FB734652F952403AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549174v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ponche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bigerelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anselme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim900" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549250v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim901" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584459v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Davidson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounichane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giazzon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.01.038" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5TSF04J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584339v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Vasilev" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasu Sah" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ndi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl903274q" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigu&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Marie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasif Hasirci" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-009-3950-7" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584388v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. dos Santos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijayaraj" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dentzer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.05.012" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9G2ZNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.03.010" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S51MKLN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584488v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200900582" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234162v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. dos Santos" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farina" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Soares" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31991" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JX3X3XS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248890v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-007-3347-4" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T24KBD6P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349095v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nardin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleith" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584396v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM746" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4932E074BF594D3D19FE83AED9083D6C0BE5417/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584377v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.10.009" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D41ZW0GD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549294v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-006-8475-8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KNG82CX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197571v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6QZL57P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584471v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rigaux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benabid" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Darriet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delecourt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chieux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.05.012" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRQHB5L2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545537v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2004.11.009" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07BC4MB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584485v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30473" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D1591D82FB3775C67D24B27352D785288847E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584314v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2005.06.001" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMTSFPL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584295v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardouin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanfils" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCBI.0000044309.43612.3b" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C583D6CC755559AA5AF883D83C6C36A99C9E534/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584293v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30212" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWC0LKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584312v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximin Guo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Wang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuimi Duan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhao" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.2004.10.1830" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566295v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Lu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blary" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vavasseur" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSM.0000021102.68509.65" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59F903AB3D067EA5C4A21AAFE1137D0CFBD44109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566283v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.3031" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547545v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584347v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zinger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denzer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Habersetzer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wieland" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2003.09.111" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PKWLBQG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566308v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Broux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouxin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bascoulergue" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/107632702320934047" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566309v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufresne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardouin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iost" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0344(02)00048-5" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ1D3QW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566287v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rouahi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit No&#235;l" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.10252" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD7JGFSV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566310v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. No&#235;l" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruderman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00271-X" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFGMZW5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546114v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566304v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.10101" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q453W20-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566306v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B No&#235;l" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Limosino" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bianchi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101065" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566284v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Maguer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maguer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(00)00042-9" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP9888WK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566301v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(99)00242-2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C45MWXCZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566305v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008992109670" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6E7B3AD5675F56EAC7D0F71E3289B3B3FA487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966337v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flautre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecourt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008923625599" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F55C6CA54365A6F9FC8599373DC7F3F10347E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566294v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Flautre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Blary" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delecourt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00133-7" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG4JQLH7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614488v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufresne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Judas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614489v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Lu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallur" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571581v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharrock" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566302v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Blary" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00058716" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0P0G8VG5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566312v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00123407" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CB5540427242920A5438FFE54C92E640B70315B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566303v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanavaz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ustariz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-9612(93)90074-C" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX48H8BW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566291v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Petite" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herbage" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8832(11)80078-8" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566300v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chopin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devyver" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00713452" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0PH3W2VX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566292v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacques" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charriere" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Hartmann" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbage" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.820240605" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41DNHTCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566293v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julliard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaineau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-8166(90)90092-N" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F56005A82BE836708CC788256A7653789EA7CA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841764v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Amarante-Silva" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841831v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841399v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841723v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522211v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/prs.0000000000006606" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174138v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175654v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175695v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhlo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181129v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174140v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hinostroza Ramos" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Simon-Masseron" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181117v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainardis" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614498v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181126v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sima" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Sugioka" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181120v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174136v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175671v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josien" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175667v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar R. Stamov" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175656v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181127v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moeller-Siegert" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375283v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belaud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauclair" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175649v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181124v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181115v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174141v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175666v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontes" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Sa" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sgambato" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181131v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Freund" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377908v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377904v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377894v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320677v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathia" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012010" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796983v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacomine" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bach" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796982v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445998v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446017v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799455v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796999v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292797v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ploux" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182494v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182440v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205540v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377920v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174137v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongni Wu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564873v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_41" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951056v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277528v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuko Haraguchi" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Koujin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Steinberg" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tomakidi" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1002/9783527649600.ch16/summary" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527649600.ch16" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584466v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Grainger" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080552941001148" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-055294-1.00114-8" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739674v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-anselme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6669-205X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033446792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03994584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schamberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ziege" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bykowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Carlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01777-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maeda Takiya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204460" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c11264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/abeae9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Silva dos Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Ghica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Cypriano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11123189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70907-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Beijer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina M Nauryzgaliyeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Arteaga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45284-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grespan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Giobbe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruhe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ib00194k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Wakhloo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701154" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Viviana Hinostroza Ramos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Masseron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra04438d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garab&#233;dian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa7290" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina M&#246;ller-Siegert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raissle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moerke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rebl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nestler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b16430" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Staehlke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schnabelrauch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.78" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584358v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ribeiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gemini-Piperni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travassos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemgruber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23615" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ramos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00454" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Pereira Moreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Dulce de Almeida Soares" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia &#193;gata de Sena" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guichaoua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Valentin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0133-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Raimbault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.072" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PXZVBF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584456v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reiter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4927556" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela dos Santos Menezes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2015.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eichhorn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Stannard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Ruhe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5427-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Querido" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21592535.2015.1027847" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent-Maquin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21061" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TS59NW2H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507153n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Axente" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iordache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luculescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.056" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTRD40V8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisher Guillaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kubiak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Mathia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khatir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/2/4/044003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Spanedda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geissler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400356p" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lima" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Resende" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soares" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Almeida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.04.026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584310v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moller-Siegert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7170-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J8T0H2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Stamov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Veuillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.01.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8724PWTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthing" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madsen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andersen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buch-Manson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am402070k" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248889v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grigorescu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hindi&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Axente" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carreiras" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-013-4927-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MTSZC7ZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563637v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Soares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.24922" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584390v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lima" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria de Almeida Soares" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Almeida" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.493-494.304" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183579v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler dos Santos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.05.041" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6ZT9X18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2012.049970" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874564v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vasilev" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/674145" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.088" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCM48HNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553700v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazeran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.596093" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252607v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bigerelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.05.013" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBJ3V9KR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197593v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1618-x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3PJN1CB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584327v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sima" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.06.016" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0V29JKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558453v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392011005000099" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743280411y.0000000001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247065v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6601-z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XNSNFCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549174v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ponche" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bigerelle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anselme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim900" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim901" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465280v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusami Vijayaraj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000288" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A900FE483FBFA09DD4111FB734652F952403AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584459v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Davidson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounichane" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giazzon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.01.038" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5TSF04J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigu&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Marie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasif Hasirci" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-009-3950-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Vasilev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasu Sah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ndi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl903274q" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584388v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. dos Santos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijayaraj" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dentzer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.05.012" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9G2ZNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252630v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.03.010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S51MKLN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584488v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200900582" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234162v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. dos Santos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farina" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Soares" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31991" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JX3X3XS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248890v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-007-3347-4" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T24KBD6P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349095v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nardin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleith" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584396v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM746" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4932E074BF594D3D19FE83AED9083D6C0BE5417/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584377v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.10.009" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D41ZW0GD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-006-8475-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KNG82CX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197571v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6QZL57P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584471v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rigaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benabid" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Darriet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delecourt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chieux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.05.012" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRQHB5L2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545537v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2004.11.009" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07BC4MB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584485v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30473" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D1591D82FB3775C67D24B27352D785288847E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584314v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2005.06.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMTSFPL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584295v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardouin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanfils" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCBI.0000044309.43612.3b" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C583D6CC755559AA5AF883D83C6C36A99C9E534/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584312v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximin Guo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Wang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuimi Duan" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhao" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.2004.10.1830" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584293v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30212" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWC0LKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566295v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Lu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blary" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vavasseur" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSM.0000021102.68509.65" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59F903AB3D067EA5C4A21AAFE1137D0CFBD44109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547545v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.3031" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566283v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584347v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zinger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denzer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Habersetzer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wieland" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2003.09.111" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PKWLBQG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566308v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Broux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouxin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bascoulergue" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/107632702320934047" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566309v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufresne" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardouin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iost" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0344(02)00048-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ1D3QW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566287v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rouahi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit No&#235;l" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.10252" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD7JGFSV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566310v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. No&#235;l" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruderman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00271-X" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFGMZW5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546114v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566304v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.10101" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q453W20-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566306v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B No&#235;l" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Limosino" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bianchi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101065" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566284v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Maguer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maguer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(00)00042-9" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP9888WK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566301v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(99)00242-2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C45MWXCZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566305v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008992109670" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6E7B3AD5675F56EAC7D0F71E3289B3B3FA487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966337v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flautre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecourt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008923625599" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F55C6CA54365A6F9FC8599373DC7F3F10347E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566294v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Flautre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Blary" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delecourt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00133-7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG4JQLH7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614488v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufresne" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Judas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614489v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Lu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallur" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571581v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharrock" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566302v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Blary" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00058716" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0P0G8VG5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566312v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00123407" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CB5540427242920A5438FFE54C92E640B70315B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566303v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanavaz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ustariz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-9612(93)90074-C" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX48H8BW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566291v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Petite" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herbage" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8832(11)80078-8" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566300v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chopin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devyver" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00713452" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0PH3W2VX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566292v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacques" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charriere" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Hartmann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbage" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.820240605" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41DNHTCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566293v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julliard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaineau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-8166(90)90092-N" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F56005A82BE836708CC788256A7653789EA7CA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841764v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Amarante-Silva" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841831v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841399v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841723v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522211v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/prs.0000000000006606" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174138v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175654v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181129v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175695v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhlo" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174140v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hinostroza Ramos" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Simon-Masseron" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181117v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainardis" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614498v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181120v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181126v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sima" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Sugioka" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174136v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175671v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175667v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar R. Stamov" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175656v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181127v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moeller-Siegert" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375283v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belaud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauclair" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175649v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181124v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181115v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174141v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175666v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontes" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Sa" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sgambato" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181131v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Freund" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377908v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377904v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377894v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320677v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012010" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796982v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacomine" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796983v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bach" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446017v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445998v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799455v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796999v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292797v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ploux" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182494v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182440v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205540v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377920v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174137v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongni Wu" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564873v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_41" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951056v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277528v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuko Haraguchi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Koujin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Steinberg" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tomakidi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1002/9783527649600.ch16/summary" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527649600.ch16" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584466v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Grainger" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080552941001148" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-055294-1.00114-8" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739674v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>