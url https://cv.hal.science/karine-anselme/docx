--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Anselme </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Research Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6669-205X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033446792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycan‐Mediated Grafting of Extracellular Matrix Proteins for Stable Biofunctionalization of Polystyrene Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pluvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Tahmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Gindraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriy Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature in Biological Systems: Its Quantification, Emergence, and Implications across the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schamberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ziege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (13), pp.2206110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202206110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico analysis shows that dynamic changes in curvature guide cell migration over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manifacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongshu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01777-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Osteoblasts on Amine-Based Nanocoatings Correlates with the Amino Group Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Koczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Salapare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6505. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Cell-Interactions with Electrospun Poly (Lactic-Co-Glycolic Acid) (PLGA): Morphological and Immune Response Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Maeda Takiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lopes Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pires Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4460. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresorbable Bilayered Elastomer/Hydrogel Constructs with Gradual Interfaces for the Fast Actuation of Self-Rolling Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriy Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (38), pp.43719-43731. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c11264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography characterization of sinusoidal surfaces obtained with electrochemical machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Chauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/abeae9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Topography Sensing by Osteoblasts: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11041791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Internalization Efficiency of Macrophages from Adsorbed Nanoparticle-Based Monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1963. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11081963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenotype and Mineralization of Biogenic Iron Oxide in Magnetotactic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Ghica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Cypriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.3189. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11123189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro degradation of electrospun poly(lactide-co-glycolic acid) (PLGA) in three different solutions for oral mucosa regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pires Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Machado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Polymer-Based Biocompatible System, 12 (8), pp.1853. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12081853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical curvature is sufficient to control epithelium elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.14784. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70907-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actomyosin, vimentin and LINC complex pull on osteosarcoma nuclei to deform on micropillar topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234, pp.119746. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo damage study of different textured breast implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.100133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2020.100133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Texturization of Breast Implants Impacts Extracellular Matrix and Inflammatory Gene Expression in Asymptomatic Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (3), pp.542e-551e. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PRS.0000000000006606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of mesenchymal stem cell physiology upon exposure to surface micropatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Beijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarina M Nauryzgaliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela M Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.9099. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Imaging of Bacteria/Osteoblast Dynamic Coculture on Bone Implant Material in an in Vitro Postoperative Contamination Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (7), pp.3260-3269. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biophysical model for curvature-guided cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117 (6), pp.1136-1144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multiscale and curved structures on the migration of stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.06D408. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5042747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometrical constraints on human pluripotent stem cell nuclei in pluripotency and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grespan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Giobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), pp.278-289. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ib00194k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Nucleus as a Sensor of Cell Environment Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Wakhloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (8), pp.1701154-1701154. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201701154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sourced phosphoprotein-based synthesis of silver-doped macroporous zinc phosphates and their antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Viviana Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Simon-Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (44), pp.25112-25122. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra04438d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-topographical-instrument analysis: the breast implant texture measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aa7290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical regulation of TGF and VEGF delivery from mesoporous calcium phosphate bone substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Möller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laquerriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raissle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (15), pp.1835 - 1850. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm-2017-0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ti-27.5Nb alloy made by CLAD® additive manufacturing process for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.341-348. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrogated Cell Contact Guidance on Amino-Functionalized Microgrooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rebl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nestler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.10461-10471. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b16430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex cell physiology on topographically and chemically designed material surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Staehlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schnabelrauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 879, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance liquid chromatography as a technique to determine protein adsorption onto hydrophilic/hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongtong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Sarrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 497 (1-2), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trojan-Like Internalization of Anatase Titanium Dioxide Nanoparticles by Human Osteoblast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gemini-Piperni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lemgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23615. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Synthesis and Characterization of Bio-Sourced Macroporous Zinc Phosphates Prepared with Casein Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Simon-Masseron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.4897-4904. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface composition XPS analysis of a plasma treated polystyrene: Evolution over long storage periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marmey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnesium- and manganese-doped hydroxyapatite structures assisted by the simultaneous incorporation of strontium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Pereira Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dulce de Almeida Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lídia Ágata de Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (1), pp.736-743. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New colloidal fabrication of bioceramics with controlled porosity for delivery of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (19), pp.8861 - 8879. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0133-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of femtosecond laser-textured Ti-6Al-4V on wettability and cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.311-320. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2016.06.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different surface sensing of the cell body and nucleus in healthy primary cells and in a cancerous cell line on nanogrooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.031004. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4927556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the counter-ions present in syntheses on the thermal stabilization of strontium and/or calcium apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela dos Santos Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus deformation of SaOs-2 cells on rhombic µ-pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Ruhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.108-108. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-015-5427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium ranelate improves the interaction of osteoblastic cells with titanium substrates: Increase in cell proliferation, differentiation and matrix mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Querido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.e1027847-1-e1027847-11. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21592535.2015.1027847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evaluation of the inflammatory potential of various nanoporous calcium phosphate biomaterials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Velard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Schlaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fricain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent-Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.785-802. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm.15.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein covalent immobilization via its scarce thiol versus abundant amine groups: effect on orientation, cell binding domain exposure and conformational liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marmey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness statistical influence on cell adhesion using profilometry and multiscale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.2-10. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic-Organic Thin Implant Coatings Deposited by Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am507153n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Matrix Assisted Pulsed Laser Evaporation of a biodegradable polymer and fibronectin for protein immobilization and controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Luculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation Between Surface Roughness of Metallic Substrates and Adhesion of Human Primary Bone Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting of anisotropic sinusoidal surfaces—experimental and numerical study of directional spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisher Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Mathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.044003. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/2/4/044003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic Cryptic Site Surfaces for Reversible Chemo- and Cyto-Mechanoresponsive Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Bacharouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Spanedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Geissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.3457 - 3465. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn400356p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Molecular Platforms for Bacteria/Material Biointerface Studies: Importance to Control Functional Group Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.10478-10488. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am401976g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and biological test of 3D-scaffolds based on chitosan, fibroin and hydroxyapatite for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.3389-3395. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2013.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous hydroxyapatite by hard templating of silica and carbon foams for protein release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Moller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.3722-3730. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7170-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directing nuclear deformation on micropillared surfaces by substrate geometry and cytoskeleton organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Veuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (12), pp.2991-3001. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning InAs Nanowire Density for HEK293 Cell Viability, Adhesion, and Morphology: Perspectives for Nanowire-Based Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Berthing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Buch-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.10510-10519. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am402070k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of functional fibronectin patterns by nanosecond excimer laser direct write for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Grigorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (7), pp.1809-1821. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-013-4927-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of culture conditions on in vitro transformation and cellular colonization of biomimetic HA-Col scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/biom.24922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Behavior of Chitosan-Fibroin-Hydroxyapatite Scaffolds with STRO+1A, MC3T3-E1 and SaOS2 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora dos Santos Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria de Almeida Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Eduardo Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 493 - 494, pp.304-309. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.493-494.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic evaluation of β tricalcium phosphate prepared by hot isostatic pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rguitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/biom.21377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical and biological behavior of an amorphous calcium phosphate thin film produced by RF-magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (7), pp.2086-2095. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2012.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatibility of the Electrical Discharge Machining Process on Titanium Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5-6), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMS.2012.049970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Properties of Silver-Loaded Plasma Polymer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vasilev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 674145, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/674145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria/Material Interfaces: Role of the Material and Cell Wall Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (13-14), pp.2165-2201. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X511079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on contact angle/roughness dependence on high surface energy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Haidara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 257 (22), pp.9631-9638. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Determine the Spatial Scale Implicated in Adhesion. Application on Human Cell Adhesion on Fractal Isotropic Rough Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Papers from the 4th International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2010), 87 (7-8), pp.644-670. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2011.596093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a typical threshold in the response of human mesenchymal stem cells to a peak and valley topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (9), pp.3302-3311. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomaterials and interface with bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoporosis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.2037-2042. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00198-011-1618-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin layers by matrix-assisted pulsed laser evaporation from saline buffer-based cryogenic targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.3780-3788. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Biological Evaluation of 3-D Hydroxyapatite/Collagen (50/50 wt. (%)) Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dulce de Almeida Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1516-14392011005000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity of a Thorough Characterization of Functionalized Silicon Wafers before Biointerface Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (22), pp.11102-11111. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp201377n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of materials surface topography on mammalian cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (4), pp.243-266. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743280411y.0000000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films of vitronectin transferred by MAPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (3), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1487-1507. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119JEIM901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.1471 - 1486. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119jeim900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1487 - 1507. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119jeim901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Surface Chemistry and Pore Size on the Adsorption of Proteins on Nanostructured Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munusami Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (15), pp.2489-2499. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201000288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a simple statistical parameter for the quantification of orientation in two dimensions: Application to cells on grooves of nanometric depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bounichane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.2590-2598. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2010.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1471-1486. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119JEIM900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographically induced self-deformation of the nuclei of cells: dependence on cell type and proposed mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fromigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasif Hasirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.939-946. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-009-3950-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Antibacterial Coatings That Support Mammalian Cell Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimir Vasilev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasu Sah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Ndi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.202-207. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl903274q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach of chemistry and topography effect on human osteoblast adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94A (4), pp.1111-1123. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.32793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell/Material Interfaces: Influence of Surface Chemistry and Surface Topography on Cell Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.831-852. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942409X12598231568186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein/Material Interfaces: Investigation on Model Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (13-14), pp.2141-2164. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X507966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-programmed desorption as a tool for quantification of protein adsorption capacity in micro- and nanoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.168-174. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds on the electrochemical synthesis of polypyrrole, application to the adhesion and growth of biological cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (2), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite responses of cells and bacteria to micro/nanopatterned surfaces prepared by pulsed plasma polymerization and UV-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (14), pp.8161-8169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructured Surfaces Cause Severe but Non-Detrimental Deformation of the Cell Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasif Hasirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (35), pp.3586-3590. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200900582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and topographical influence of hydroxyapatite and β-tricalcium phosphate surfaces on human osteoblastic cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89A (2), pp.510-520. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.31991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface energy of hydroxyapatite and β-tricalcium phosphate ceramics driving serum protein adsorption and osteoblast adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.2307-2316. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-007-3347-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre objets biologiques et surfaces nanostructurées : quelques illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cottenye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.357-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale topography analysis of ground stainless steel and titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (9), pp.1407-1420. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544054JEM746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling approach in cell/material interactions studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (8), pp.1187-1199. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical demonstration of the relative effect of surface chemistry and roughness on human osteoblast short-term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-006-8475-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a gold-palladium coating on the long-term adhesion of human osteoblasts on biocompatible metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200 (22-23), pp.6325-6330. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of serum factors potentially involved in the pathogenesis of heterotopic bone formation after severe brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (2), pp.146-149. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2004.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography effects of pure titanium substrates on human osteoblast long-term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2004.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic approach to osteoblast adhesion on biomaterial surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75A (3), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.30473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap analysis of the relation between initial adhesive events and long-term cellular functions of human osteoblasts cultured on biocompatible metallic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (5), pp.499-510. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dexamethasone on moesin gene expression in rabbit bone marrow stromal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 265 (1/2), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:MCBI.0000044309.43612.3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repair of Osteochondral Defects with Autologous Chondrocytes Seeded onto Bioceramic Scaffold in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuimi Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering -Larchmont-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (11-12), pp.1830-1840. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.2004.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical correlation between cell adhesion and proliferation on biocompatible metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72A (1), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.30212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between bioceramics sintering and micro-particles-induced cellular damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (4), pp.361-365. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSM.0000021102.68509.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Surface Morphology and a Physical Response in the Biomaterial Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 426-432, pp.3031-3036. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Surface Morphology and a Physical Response in the Biomaterial Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 426-432, pp.3031-3036. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent morphology and adhesion of osteoblastic cells on titanium model surfaces featuring scale-resolved topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Denzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Habersetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Wieland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (14), pp.2695-2711. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2003.09.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Control of Human Bone Marrow Stromal Cells for Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bascoulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering -Larchmont-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.941-953. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/107632702320934047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unscaled parameter to measure the order of surfaces: a new surface elaboration to increase cells adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (2-6), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1389-0344(02)00048-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of culture conditions on extracellular matrix proteins synthesized by osteoblasts derived from rabbit bone marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (4), pp.400-407. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the morphology of Ti-based surfaces: a new process to increase in vitro human osteoblast response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (7), pp.1563-1577. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00271-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the morphology of Ti-based surfaces: a new process to increase in vitro human osteoblast response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (7), pp.1563-1577. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00271-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grooved titanium substratum on human osteoblastic cell growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (4), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.10101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the in vitro characteristics of osteoblasts from paralytic and non-paralytic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Limosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spinal Cord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (10), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.sc.3101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative influence of the topography and chemistry of TiAl6V4 surfaces on osteoblastic cell behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Linez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (15), pp.1567-1577. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(00)00042-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoblast adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (7), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(99)00242-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human osteoblast adhesion on titanium alloy, stainless steel, glass and plastic substrates with same surface topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (12), pp.815-819. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008992109670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological aspects in bone regeneration of an association with porous hydroxyapatite and bone marrow cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (12), pp.811-814. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008923625599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of porous hydroxyapatite and bone marrow cells for bone regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.51S-54S. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00133-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of human osteoblast adhesion on materials with various surface roughnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Judas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (2), pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of tissue reactions to calcium phosphate ceramics among cancellous, cortical, and medullar bone sites in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42 (3), pp.357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth of human adult bone-derived cells on hydroxyapatite plasma-sprayed coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sharrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34 (2), pp.247-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydroxyapatite powder coated with collagen as an injectable bone substitute: microscopic study in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (2), pp.63-67. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00058716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injectable percutaneous bone biomaterials: an experimental study in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (11), pp.683-690. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00123407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of bioresorbable poly(lactic acid) microbeads implanted in artificial bone defects for cortical bone augmentation in dog mandible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ustariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0142-9612(93)90074-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Calcification In Vivo by Acyl Azide Cross-Linking of a Collagen-Glycosarninoglycan Sponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Herbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 12 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0934-8832(11)80078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative histomorphometric evaluation of spinal arthrodesis after biphasic calcium phosphate ceramic implantation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Devyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (3), pp.212-218. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00713452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue reaction to subcutaneous implantation of a collagen sponge. A histological, ultrastructural, and immunological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 24 (6), pp.689-703. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.820240605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of metal-labeled collagen implants: Ultrastructural and X-ray microanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blaineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-8166(90)90092-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Drug Delivery: Innovative Device for Mitigating Side Effects of Pelvic Radiotherapy in the Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Amarante-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat-Matsan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of degradable star-shaped copolymers for the conception of bioresorbable anti-inflammatory patchs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresorbable bilayered elastomers/hydrogels self-rolling patch for anti-inflammatory delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of degradable elastomers and hydrogels for the conception of bioresorbable anti-inflammatory patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of breast implant siloxanes and silicone shell on fibrinogen structure and macrophage response during the foreign body reaction: an in vitro model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS EU Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Freiburg, Germany. pp.542e - 551e, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/prs.0000000000006606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-dependent mesenchymal cells and epithelial tissue migration and orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Chauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texturation of breast implant alters extracellular matrix and inflammatory gene expression even in asymptomatic capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to control biological cells function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to control biological cells function: a focus on the role of the nucleus in the cell response to cell-scale topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleo-mechanosensing crosstalk between 3-D pillar topography and cyto-nucleoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Maastricht, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based porous zinc phosphates synthesis and its antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simon-Masseron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier/Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de revêtements anti-aggrégatifs à l’aide de protéines chaperons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mainardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel strategy for material bio-functionalization based on glycan-grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, simple and biologically validated breast implant classification / Nouvelle classification des surfaces d’implants mammaires validée par analyse moléculaire de capsules péri-prothétiques non-pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D organic-inorganic biomaterial processing by innovative laser technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Sugioka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biomatériaux osseux innovants associant céramiques et facteurs de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bio-conceptions innovantes : biomatériaux, biomimétisme, nanoparticules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization efficiency of adsorbed particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear plasticity of cancerous cells on micropillared surfaces: interest for understanding mechanotransduction of metastatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar R. Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATERIALS AND NANOMEDICINE F Advanced biomaterials: elaboration, nanostructure, interfaces with tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS as a tool to evaluate organization of aminosilane layers and its impact on bioadhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSE Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Loading and Controlled Delivery of TGF and VEGF with Mesoporous Calcium phosphates Bone Substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Moeller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laquerriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raissle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des structures curvilignes multi-échelles obtenue par laser femtoseconde sur la migration des cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mecabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de revêtements nanoparticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for immobilization of vegetal adhesion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-based evidence of the breast implant texturation benefit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based porous zinc phosphates material with silver nanoparticles prepared from casein protein by hydrothermal synthesis for applications in biological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simon-Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell and collective geometry sensing of biomaterial surfaces with micron-scale, smoothly curved topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sgambato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCB 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How cells surf the waves? Curvotaxis directs migration trough cell-scale natural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cloatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Cell Biology C.1 Materials, Surfaces and Interfaces for Medical Applications and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between bio-systems & 3D µ-structured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar R. Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNTHETIC AND BIOLOGICAL MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies of fibronectin grafting onto polystyrene supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journey on Biomaterials and Interfaces in the honour of Buddy Ratner and David Castner - Ecole de Chimie Paris Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant cell wall glycoproteins to biomaterial engineering: An original fibronectin glycan based grafting for optimal biofunctionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Interface Biology of Implants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin substitute derived from plants and functionalisation of biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert system to characterize the surface morphological properties according to their functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Metrology and Properties of Engineering Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Teddington, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-magnetron sputtering method as a tool to functionalize titanium surface with calcium phosphate thin films presenting different crystallinity degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 15N+ implantation of hydroxyapatite coatings: crystallographic, chemical and structural modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, Symposium M, 08-12 juin 2009, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software analyses system for surface roughness analyses CETIM projet fundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of surfaces and tool machining processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface transformations of a crystalline hydroxyapatite coating produces by electrodeposition after incubation under biological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the development of bioceramics by a biomimetic characaterisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerisation and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerization and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSURF VII — Functional Interfaces for Directing Biological Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerization and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Bioengineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Pertinence de la Physique Multi-échelle Génie Logiciel et Mesures Statistiques Projet CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle de la rugosité Analyse d'images de topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poitiers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de bio-fonctionnalisation des matériaux basée sur un greffage via les glycosylations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BIOMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sainte Marie de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Optimal Scaffold Topographies to Promote Nucleus-Guided Mechanosensitive Cell Migration Using in Silico Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bilen Emek Abali; Ivan Giorgio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments and Novel Approaches in Biomechanics and Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Springer International Publishing, pp.199-216, 2020, Advanced Structured Materials, 978-3-030-50464-9. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50464-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology, Infectious Diseases and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10.1007/5584_2016_41, , 2016, 978-3-319-60764-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Donelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology, Infectious Diseases and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Springer International Publishing, 2016, 978-3-319-60764-1. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/5584_2016_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv Exp Med Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Deformations of Malignant Bone and Skin Cells, as well as Aged Cells, on Micropatterned Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokuko Haraguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Koujin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tomakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joao Andreas Taubert; F Rodriguez-Cabello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.469-489, 2013, 9783527330317. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527649600.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to Control and Measure Cell Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-255, 2011, 978-0-08-055294-1. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-055294-1.00114-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pluvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Tahmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Gindraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId715"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine Anselme </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Research Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6669-205X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033446792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycan‐Mediated Grafting of Extracellular Matrix Proteins for Stable Biofunctionalization of Polystyrene Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pluvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Tahmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Gindraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 317, pp.123025. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.123025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of thin self-rolling film for anti-inflammatory drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriy Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.114039. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature in Biological Systems: Its Quantification, Emergence, and Implications across the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schamberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ziege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (13), pp.2206110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202206110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico analysis shows that dynamic changes in curvature guide cell migration over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manifacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongshu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01777-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Osteoblasts on Amine-Based Nanocoatings Correlates with the Amino Group Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Koczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Salapare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6505. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresorbable Bilayered Elastomer/Hydrogel Constructs with Gradual Interfaces for the Fast Actuation of Self-Rolling Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriy Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (38), pp.43719-43731. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c11264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Cell-Interactions with Electrospun Poly (Lactic-Co-Glycolic Acid) (PLGA): Morphological and Immune Response Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Maeda Takiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lopes Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pires Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4460. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography characterization of sinusoidal surfaces obtained with electrochemical machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Chauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/abeae9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Topography Sensing by Osteoblasts: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11041791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Internalization Efficiency of Macrophages from Adsorbed Nanoparticle-Based Monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1963. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11081963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenotype and Mineralization of Biogenic Iron Oxide in Magnetotactic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Ghica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Cypriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.3189. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11123189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical curvature is sufficient to control epithelium elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.14784. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70907-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro degradation of electrospun poly(lactide-co-glycolic acid) (PLGA) in three different solutions for oral mucosa regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pires Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Machado Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Polymer-Based Biocompatible System, 12 (8), pp.1853. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12081853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actomyosin, vimentin and LINC complex pull on osteosarcoma nuclei to deform on micropillar topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234, pp.119746. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo damage study of different textured breast implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.100133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2020.100133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Texturization of Breast Implants Impacts Extracellular Matrix and Inflammatory Gene Expression in Asymptomatic Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (3), pp.542e-551e. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PRS.0000000000006606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of mesenchymal stem cell physiology upon exposure to surface micropatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Beijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarina M Nauryzgaliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela M Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.9099. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Imaging of Bacteria/Osteoblast Dynamic Coculture on Bone Implant Material in an in Vitro Postoperative Contamination Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (7), pp.3260-3269. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.9b00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biophysical model for curvature-guided cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117 (6), pp.1136-1144. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometrical constraints on human pluripotent stem cell nuclei in pluripotency and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grespan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Giobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), pp.278-289. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ib00194k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multiscale and curved structures on the migration of stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.06D408. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5042747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Nucleus as a Sensor of Cell Environment Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Wakhloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (8), pp.1701154-1701154. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201701154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sourced phosphoprotein-based synthesis of silver-doped macroporous zinc phosphates and their antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Viviana Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Simon-Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (44), pp.25112-25122. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra04438d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-topographical-instrument analysis: the breast implant texture measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aa7290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.481-492. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical regulation of TGF and VEGF delivery from mesoporous calcium phosphate bone substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Möller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laquerriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raissle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (15), pp.1835 - 1850. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm-2017-0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ti-27.5Nb alloy made by CLAD® additive manufacturing process for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.341-348. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrogated Cell Contact Guidance on Amino-Functionalized Microgrooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rebl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nestler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.10461-10471. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b16430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex cell physiology on topographically and chemically designed material surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Staehlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schnabelrauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 879, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Synthesis and Characterization of Bio-Sourced Macroporous Zinc Phosphates Prepared with Casein Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Simon-Masseron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.4897-4904. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance liquid chromatography as a technique to determine protein adsorption onto hydrophilic/hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongtong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Sarrailh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 497 (1-2), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trojan-Like Internalization of Anatase Titanium Dioxide Nanoparticles by Human Osteoblast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gemini-Piperni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lemgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.23615. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep23615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface composition XPS analysis of a plasma treated polystyrene: Evolution over long storage periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marmey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New colloidal fabrication of bioceramics with controlled porosity for delivery of antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (19), pp.8861 - 8879. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0133-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnesium- and manganese-doped hydroxyapatite structures assisted by the simultaneous incorporation of strontium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Pereira Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dulce de Almeida Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lídia Ágata de Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (1), pp.736-743. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of femtosecond laser-textured Ti-6Al-4V on wettability and cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.311-320. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2016.06.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different surface sensing of the cell body and nucleus in healthy primary cells and in a cancerous cell line on nanogrooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.031004. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4927556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the counter-ions present in syntheses on the thermal stabilization of strontium and/or calcium apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela dos Santos Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus deformation of SaOs-2 cells on rhombic µ-pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Ruhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.108-108. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-015-5427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium ranelate improves the interaction of osteoblastic cells with titanium substrates: Increase in cell proliferation, differentiation and matrix mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Querido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.e1027847-1-e1027847-11. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21592535.2015.1027847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evaluation of the inflammatory potential of various nanoporous calcium phosphate biomaterials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Velard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Schlaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fricain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent-Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.785-802. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm.15.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein covalent immobilization via its scarce thiol versus abundant amine groups: effect on orientation, cell binding domain exposure and conformational liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marmey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness statistical influence on cell adhesion using profilometry and multiscale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.2-10. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Matrix Assisted Pulsed Laser Evaporation of a biodegradable polymer and fibronectin for protein immobilization and controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Luculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic-Organic Thin Implant Coatings Deposited by Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am507153n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation Between Surface Roughness of Metallic Substrates and Adhesion of Human Primary Bone Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.21067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting of anisotropic sinusoidal surfaces—experimental and numerical study of directional spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisher Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Mathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.044003. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/2/4/044003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and biological test of 3D-scaffolds based on chitosan, fibroin and hydroxyapatite for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.3389-3395. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2013.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Molecular Platforms for Bacteria/Material Biointerface Studies: Importance to Control Functional Group Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.10478-10488. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am401976g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic Cryptic Site Surfaces for Reversible Chemo- and Cyto-Mechanoresponsive Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Bacharouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Spanedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Geissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.3457 - 3465. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn400356p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous hydroxyapatite by hard templating of silica and carbon foams for protein release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Moller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.3722-3730. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7170-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directing nuclear deformation on micropillared surfaces by substrate geometry and cytoskeleton organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Veuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (12), pp.2991-3001. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning InAs Nanowire Density for HEK293 Cell Viability, Adhesion, and Morphology: Perspectives for Nanowire-Based Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Berthing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Buch-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.10510-10519. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am402070k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of functional fibronectin patterns by nanosecond excimer laser direct write for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Grigorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (7), pp.1809-1821. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-013-4927-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of culture conditions on in vitro transformation and cellular colonization of biomimetic HA-Col scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/biom.24922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical and biological behavior of an amorphous calcium phosphate thin film produced by RF-magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (7), pp.2086-2095. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2012.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Behavior of Chitosan-Fibroin-Hydroxyapatite Scaffolds with STRO+1A, MC3T3-E1 and SaOS2 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora dos Santos Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria de Almeida Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Eduardo Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 493 - 494, pp.304-309. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.493-494.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic evaluation of β tricalcium phosphate prepared by hot isostatic pressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rguitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomatter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/biom.21377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatibility of the Electrical Discharge Machining Process on Titanium Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5-6), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMS.2012.049970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Properties of Silver-Loaded Plasma Polymer Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Vasilev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ID 674145, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/674145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria/Material Interfaces: Role of the Material and Cell Wall Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (13-14), pp.2165-2201. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X511079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin layers by matrix-assisted pulsed laser evaporation from saline buffer-based cryogenic targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.3780-3788. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on contact angle/roughness dependence on high surface energy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Haidara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 257 (22), pp.9631-9638. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Determine the Spatial Scale Implicated in Adhesion. Application on Human Cell Adhesion on Fractal Isotropic Rough Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Papers from the 4th International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2010), 87 (7-8), pp.644-670. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218464.2011.596093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a typical threshold in the response of human mesenchymal stem cells to a peak and valley topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (9), pp.3302-3311. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomaterials and interface with bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoporosis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.2037-2042. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00198-011-1618-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Biological Evaluation of 3-D Hydroxyapatite/Collagen (50/50 wt. (%)) Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dulce de Almeida Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1516-14392011005000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity of a Thorough Characterization of Functionalized Silicon Wafers before Biointerface Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (22), pp.11102-11111. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp201377n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of materials surface topography on mammalian cell response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (4), pp.243-266. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743280411y.0000000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films of vitronectin transferred by MAPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (3), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-011-6601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1487-1507. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119JEIM901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.1471 - 1486. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119jeim900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 2: Biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1487 - 1507. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119jeim901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of surface topography and surface chemistry on cell response to bone implant materials. Part 1: Physico-chemical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (12), pp.1471-1486. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544119JEIM900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Surface Chemistry and Pore Size on the Adsorption of Proteins on Nanostructured Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munusami Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (15), pp.2489-2499. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201000288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a simple statistical parameter for the quantification of orientation in two dimensions: Application to cells on grooves of nanometric depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bounichane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giazzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.2590-2598. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2010.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographically induced self-deformation of the nuclei of cells: dependence on cell type and proposed mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fromigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasif Hasirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.939-946. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-009-3950-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Antibacterial Coatings That Support Mammalian Cell Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimir Vasilev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasu Sah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Ndi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.202-207. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl903274q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach of chemistry and topography effect on human osteoblast adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94A (4), pp.1111-1123. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.32793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell/Material Interfaces: Influence of Surface Chemistry and Surface Topography on Cell Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.831-852. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942409X12598231568186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein/Material Interfaces: Investigation on Model Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (13-14), pp.2141-2164. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X507966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-programmed desorption as a tool for quantification of protein adsorption capacity in micro- and nanoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.168-174. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds on the electrochemical synthesis of polypyrrole, application to the adhesion and growth of biological cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (2), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite responses of cells and bacteria to micro/nanopatterned surfaces prepared by pulsed plasma polymerization and UV-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (14), pp.8161-8169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructured Surfaces Cause Severe but Non-Detrimental Deformation of the Cell Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasif Hasirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (35), pp.3586-3590. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200900582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and topographical influence of hydroxyapatite and β-tricalcium phosphate surfaces on human osteoblastic cell behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89A (2), pp.510-520. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.31991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface energy of hydroxyapatite and β-tricalcium phosphate ceramics driving serum protein adsorption and osteoblast adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.2307-2316. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-007-3347-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre objets biologiques et surfaces nanostructurées : quelques illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cottenye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.357-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale topography analysis of ground stainless steel and titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giljean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (9), pp.1407-1420. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544054JEM746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling approach in cell/material interactions studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (8), pp.1187-1199. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical demonstration of the relative effect of surface chemistry and roughness on human osteoblast short-term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-006-8475-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a gold-palladium coating on the long-term adhesion of human osteoblasts on biocompatible metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200 (22-23), pp.6325-6330. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of serum factors potentially involved in the pathogenesis of heterotopic bone formation after severe brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (2), pp.146-149. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2004.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography effects of pure titanium substrates on human osteoblast long-term adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2004.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic approach to osteoblast adhesion on biomaterial surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75A (3), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.30473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap analysis of the relation between initial adhesive events and long-term cellular functions of human osteoblasts cultured on biocompatible metallic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (5), pp.499-510. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dexamethasone on moesin gene expression in rabbit bone marrow stromal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeanfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 265 (1/2), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:MCBI.0000044309.43612.3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical correlation between cell adhesion and proliferation on biocompatible metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72A (1), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.30212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repair of Osteochondral Defects with Autologous Chondrocytes Seeded onto Bioceramic Scaffold in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuimi Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering -Larchmont-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (11-12), pp.1830-1840. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.2004.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between bioceramics sintering and micro-particles-induced cellular damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (4), pp.361-365. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSM.0000021102.68509.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Surface Morphology and a Physical Response in the Biomaterial Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 426-432, pp.3031-3036. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Surface Morphology and a Physical Response in the Biomaterial Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 426-432, pp.3031-3036. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.3031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent morphology and adhesion of osteoblastic cells on titanium model surfaces featuring scale-resolved topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Denzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Habersetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Wieland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (14), pp.2695-2711. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2003.09.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Control of Human Bone Marrow Stromal Cells for Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bascoulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering -Larchmont-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.941-953. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/107632702320934047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unscaled parameter to measure the order of surfaces: a new surface elaboration to increase cells adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Iost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (2-6), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1389-0344(02)00048-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of culture conditions on extracellular matrix proteins synthesized by osteoblasts derived from rabbit bone marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (4), pp.400-407. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the morphology of Ti-based surfaces: a new process to increase in vitro human osteoblast response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (7), pp.1563-1577. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00271-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the morphology of Ti-based surfaces: a new process to increase in vitro human osteoblast response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruderman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (7), pp.1563-1577. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00271-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grooved titanium substratum on human osteoblastic cell growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (4), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.10101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the in vitro characteristics of osteoblasts from paralytic and non-paralytic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Limosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spinal Cord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (10), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.sc.3101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative influence of the topography and chemistry of TiAl6V4 surfaces on osteoblastic cell behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Linez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (15), pp.1567-1577. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(00)00042-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoblast adhesion on biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (7), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-9612(99)00242-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human osteoblast adhesion on titanium alloy, stainless steel, glass and plastic substrates with same surface topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (12), pp.815-819. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008992109670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of porous hydroxyapatite and bone marrow cells for bone regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.51S-54S. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00133-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of human osteoblast adhesion on materials with various surface roughnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Judas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (2), pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological aspects in bone regeneration of an association with porous hydroxyapatite and bone marrow cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (12), pp.811-814. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008923625599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of tissue reactions to calcium phosphate ceramics among cancellous, cortical, and medullar bone sites in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42 (3), pp.357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth of human adult bone-derived cells on hydroxyapatite plasma-sprayed coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sharrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34 (2), pp.247-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hydroxyapatite powder coated with collagen as an injectable bone substitute: microscopic study in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (2), pp.63-67. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00058716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injectable percutaneous bone biomaterials: an experimental study in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (11), pp.683-690. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00123407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of bioresorbable poly(lactic acid) microbeads implanted in artificial bone defects for cortical bone augmentation in dog mandible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ustariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0142-9612(93)90074-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Calcification In Vivo by Acyl Azide Cross-Linking of a Collagen-Glycosarninoglycan Sponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Herbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 12 (4), pp.264-273. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0934-8832(11)80078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative histomorphometric evaluation of spinal arthrodesis after biphasic calcium phosphate ceramic implantation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Devyver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (3), pp.212-218. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00713452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue reaction to subcutaneous implantation of a collagen sponge. A histological, ultrastructural, and immunological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 24 (6), pp.689-703. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.820240605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of metal-labeled collagen implants: Ultrastructural and X-ray microanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blaineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-8166(90)90092-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Drug Delivery: Innovative Device for Mitigating Side Effects of Pelvic Radiotherapy in the Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Amarante-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat-Matsan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of degradable star-shaped copolymers for the conception of bioresorbable anti-inflammatory patchs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresorbable bilayered elastomers/hydrogels self-rolling patch for anti-inflammatory delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of degradable elastomers and hydrogels for the conception of bioresorbable anti-inflammatory patchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidzigui Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Luchnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of breast implant siloxanes and silicone shell on fibrinogen structure and macrophage response during the foreign body reaction: an in vitro model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS EU Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Freiburg, Germany. pp.542e - 551e, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/prs.0000000000006606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-dependent mesenchymal cells and epithelial tissue migration and orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Chauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texturation of breast implant alters extracellular matrix and inflammatory gene expression even in asymptomatic capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to control biological cells function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to control biological cells function: a focus on the role of the nucleus in the cell response to cell-scale topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel strategy for material bio-functionalization based on glycan-grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleo-mechanosensing crosstalk between 3-D pillar topography and cyto-nucleoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Maastricht, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based porous zinc phosphates synthesis and its antibacterial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simon-Masseron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier/Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guignandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de revêtements anti-aggrégatifs à l’aide de protéines chaperons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mainardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, simple and biologically validated breast implant classification / Nouvelle classification des surfaces d’implants mammaires validée par analyse moléculaire de capsules péri-prothétiques non-pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D organic-inorganic biomaterial processing by innovative laser technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Mihailescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Sugioka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biomatériaux osseux innovants associant céramiques et facteurs de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bio-conceptions innovantes : biomatériaux, biomimétisme, nanoparticules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization efficiency of adsorbed particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear plasticity of cancerous cells on micropillared surfaces: interest for understanding mechanotransduction of metastatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar R. Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATERIALS AND NANOMEDICINE F Advanced biomaterials: elaboration, nanostructure, interfaces with tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma fibronectin potentialization of the in vitro and in vivo osteogenic activity of BMPs onto hydroxyapatite coatings with a focus on BMP-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS as a tool to evaluate organization of aminosilane layers and its impact on bioadhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Böhmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSE Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of BMP-2, BMP-6 or BMP-7 with human plasma fibronectin onto hydroxyapatite coatings: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Loading and Controlled Delivery of TGF and VEGF with Mesoporous Calcium phosphates Bone Substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Moeller-Siegert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laquerriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raissle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of human plasma fibronectin potentialization of the osteogenic activity of BMPs (-2, -6 and -7) onto hydroxyapatite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalised Therapies for Regenerative Medicine - Stem cell culture and differentiation on biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Davos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des structures curvilignes multi-échelles obtenue par laser femtoseconde sur la migration des cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mecabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de revêtements nanoparticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for immobilization of vegetal adhesion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-based evidence of the breast implant texturation benefit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based porous zinc phosphates material with silver nanoparticles prepared from casein protein by hydrothermal synthesis for applications in biological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Hinostroza Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simon-Masseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstad, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell and collective geometry sensing of biomaterial surfaces with micron-scale, smoothly curved topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sgambato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCB 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How cells surf the waves? Curvotaxis directs migration trough cell-scale natural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cloatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Petithory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Cell Biology C.1 Materials, Surfaces and Interfaces for Medical Applications and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between bio-systems & 3D µ-structured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayana Tusamda Wakhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Badique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar R. Stamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNTHETIC AND BIOLOGICAL MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies of fibronectin grafting onto polystyrene supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journey on Biomaterials and Interfaces in the honour of Buddy Ratner and David Castner - Ecole de Chimie Paris Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant cell wall glycoproteins to biomaterial engineering: An original fibronectin glycan based grafting for optimal biofunctionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Interface Biology of Implants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibronectin substitute derived from plants and functionalisation of biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert system to characterize the surface morphological properties according to their functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Metrology and Properties of Engineering Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Teddington, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/311/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of surfaces and tool machining processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software analyses system for surface roughness analyses CETIM projet fundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème JIFT (Journées Internationales Francophones de Tribologie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-magnetron sputtering method as a tool to functionalize titanium surface with calcium phosphate thin films presenting different crystallinity degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 15N+ implantation of hydroxyapatite coatings: crystallographic, chemical and structural modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting, Symposium M, 08-12 juin 2009, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface transformations of a crystalline hydroxyapatite coating produces by electrodeposition after incubation under biological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the development of bioceramics by a biomimetic characaterisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mateescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Werckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2009, 22nd European Conference on Biomaterials, 07-11 septembre 2009, Lausanne, Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerisation and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerization and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSURF VII — Functional Interfaces for Directing Biological Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human bone cells and bacteria response to designed multiscale patterned surfaces prepared by combining pulsed plasma polymerization and UV irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soppera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Bioengineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Pertinence de la Physique Multi-échelle Génie Logiciel et Mesures Statistiques Projet CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coorevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle de la rugosité Analyse d'images de topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poitiers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle stratégie de bio-fonctionnalisation des matériaux basée sur un greffage via les glycosylations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane M. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BIOMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sainte Marie de Ré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Optimal Scaffold Topographies to Promote Nucleus-Guided Mechanosensitive Cell Migration Using in Silico Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pieuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bilen Emek Abali; Ivan Giorgio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments and Novel Approaches in Biomechanics and Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Springer International Publishing, pp.199-216, 2020, Advanced Structured Materials, 978-3-030-50464-9. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50464-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology, Infectious Diseases and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10.1007/5584_2016_41, , 2016, 978-3-319-60764-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Donelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology, Infectious Diseases and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Springer International Publishing, 2016, 978-3-319-60764-1. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/5584_2016_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fibronectin Coating on Bacterial and Osteoblast Progenitor Cells Adherence in a Co-culture Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongni Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv Exp Med Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Deformations of Malignant Bone and Skin Cells, as well as Aged Cells, on Micropatterned Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokuko Haraguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Koujin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tomakidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joao Andreas Taubert; F Rodriguez-Cabello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.469-489, 2013, 9783527330317. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527649600.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials to Control and Measure Cell Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Ploux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-255, 2011, 978-0-08-055294-1. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-055294-1.00114-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast implant silicone exposure induces immunogenic response and autoimmune markers in human periprosthetic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pluvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Randrianaridera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Tahmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Gindraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId715"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C289E2DF"/>
+    <w:nsid w:val="C1A73A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-anselme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6669-205X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033446792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03994584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schamberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ziege" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bykowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Carlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01777-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maeda Takiya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204460" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c11264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/abeae9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Silva dos Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Ghica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Cypriano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11123189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70907-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Beijer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina M Nauryzgaliyeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Arteaga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45284-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grespan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Giobbe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruhe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ib00194k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Wakhloo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701154" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Viviana Hinostroza Ramos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Masseron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra04438d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garab&#233;dian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa7290" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina M&#246;ller-Siegert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raissle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moerke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rebl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nestler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b16430" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Staehlke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schnabelrauch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.78" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584358v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ribeiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gemini-Piperni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travassos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemgruber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23615" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ramos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00454" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Pereira Moreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Dulce de Almeida Soares" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia &#193;gata de Sena" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guichaoua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Valentin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0133-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Raimbault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.072" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PXZVBF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584456v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reiter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4927556" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela dos Santos Menezes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2015.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eichhorn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Stannard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Ruhe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5427-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Querido" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21592535.2015.1027847" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent-Maquin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21061" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TS59NW2H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507153n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Axente" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iordache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luculescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.056" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTRD40V8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisher Guillaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kubiak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Mathia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khatir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/2/4/044003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Spanedda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geissler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400356p" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lima" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Resende" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soares" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Almeida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.04.026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584310v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moller-Siegert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7170-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J8T0H2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Stamov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Veuillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.01.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8724PWTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthing" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madsen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andersen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buch-Manson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am402070k" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248889v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grigorescu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hindi&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Axente" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carreiras" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-013-4927-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MTSZC7ZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563637v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Soares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.24922" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584390v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lima" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria de Almeida Soares" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Almeida" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.493-494.304" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183579v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler dos Santos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.05.041" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6ZT9X18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2012.049970" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874564v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vasilev" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/674145" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.088" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCM48HNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553700v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazeran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.596093" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252607v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bigerelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.05.013" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBJ3V9KR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197593v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1618-x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3PJN1CB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584327v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sima" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.06.016" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0V29JKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558453v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392011005000099" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743280411y.0000000001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247065v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6601-z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XNSNFCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549174v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ponche" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bigerelle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anselme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim900" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim901" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465280v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusami Vijayaraj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000288" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A900FE483FBFA09DD4111FB734652F952403AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584459v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Davidson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounichane" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giazzon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.01.038" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5TSF04J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigu&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Marie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasif Hasirci" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-009-3950-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Vasilev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasu Sah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ndi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl903274q" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584388v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. dos Santos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijayaraj" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dentzer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.05.012" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9G2ZNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252630v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.03.010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S51MKLN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584488v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200900582" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234162v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. dos Santos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farina" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Soares" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31991" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JX3X3XS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248890v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-007-3347-4" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T24KBD6P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349095v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nardin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleith" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584396v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM746" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4932E074BF594D3D19FE83AED9083D6C0BE5417/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584377v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.10.009" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D41ZW0GD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-006-8475-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KNG82CX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197571v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6QZL57P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584471v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rigaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benabid" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Darriet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delecourt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chieux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.05.012" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRQHB5L2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545537v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2004.11.009" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07BC4MB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584485v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30473" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D1591D82FB3775C67D24B27352D785288847E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584314v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2005.06.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMTSFPL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584295v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardouin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanfils" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCBI.0000044309.43612.3b" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C583D6CC755559AA5AF883D83C6C36A99C9E534/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584312v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximin Guo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Wang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuimi Duan" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhao" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.2004.10.1830" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584293v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30212" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWC0LKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566295v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Lu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blary" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vavasseur" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSM.0000021102.68509.65" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59F903AB3D067EA5C4A21AAFE1137D0CFBD44109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547545v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.3031" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566283v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584347v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zinger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denzer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Habersetzer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wieland" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2003.09.111" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PKWLBQG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566308v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Broux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouxin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bascoulergue" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/107632702320934047" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566309v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufresne" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardouin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iost" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0344(02)00048-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ1D3QW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566287v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rouahi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit No&#235;l" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.10252" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD7JGFSV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566310v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. No&#235;l" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruderman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00271-X" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFGMZW5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546114v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566304v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.10101" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q453W20-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566306v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B No&#235;l" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Limosino" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bianchi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101065" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566284v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Maguer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maguer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(00)00042-9" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP9888WK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566301v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(99)00242-2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C45MWXCZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566305v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008992109670" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6E7B3AD5675F56EAC7D0F71E3289B3B3FA487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966337v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flautre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecourt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008923625599" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F55C6CA54365A6F9FC8599373DC7F3F10347E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566294v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Flautre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Blary" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delecourt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00133-7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG4JQLH7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614488v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufresne" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Judas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614489v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Lu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallur" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571581v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharrock" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566302v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Blary" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00058716" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0P0G8VG5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566312v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00123407" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CB5540427242920A5438FFE54C92E640B70315B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566303v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanavaz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ustariz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-9612(93)90074-C" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX48H8BW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566291v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Petite" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herbage" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8832(11)80078-8" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566300v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chopin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devyver" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00713452" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0PH3W2VX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566292v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacques" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charriere" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Hartmann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbage" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.820240605" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41DNHTCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566293v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julliard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaineau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-8166(90)90092-N" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F56005A82BE836708CC788256A7653789EA7CA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841764v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Amarante-Silva" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841831v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841399v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841723v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522211v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/prs.0000000000006606" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174138v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175654v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181129v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175695v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhlo" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174140v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hinostroza Ramos" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Simon-Masseron" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181117v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainardis" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614498v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181120v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181126v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sima" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Sugioka" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174136v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175671v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175667v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar R. Stamov" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175656v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181127v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moeller-Siegert" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375283v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belaud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauclair" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175649v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181124v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181115v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174141v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175666v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontes" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Sa" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sgambato" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181131v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Freund" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377908v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377904v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377894v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320677v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012010" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796982v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacomine" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796983v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bach" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446017v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445998v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799455v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796999v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292797v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ploux" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182494v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182440v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205540v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377920v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174137v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongni Wu" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564873v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_41" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951056v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277528v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuko Haraguchi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Koujin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Steinberg" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tomakidi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1002/9783527649600.ch16/summary" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527649600.ch16" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584466v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Grainger" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080552941001148" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-055294-1.00114-8" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739674v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-anselme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6669-205X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033446792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pluvy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Randrianaridera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Tahmaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Melin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.123025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Carneiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03994584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schamberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ziege" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bykowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Carlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01777-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seemann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dubs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Koczan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salapare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186505" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c11264" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Maeda Takiya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lopes Dias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pires Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204460" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/abeae9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Silva dos Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Farina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Ghica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Cypriano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11123189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70907-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081853" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Beijer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina M Nauryzgaliyeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Arteaga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45284-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grespan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Giobbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruhe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ib00194k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Belaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5042747" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Wakhloo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701154" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Viviana Hinostroza Ramos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Masseron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra04438d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garab&#233;dian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa7290" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.04.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina M&#246;ller-Siegert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raissle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moerke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rebl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Finke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nestler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b16430" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Staehlke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schnabelrauch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.78" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ramos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00454" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Huang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Sarrailh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ribeiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gemini-Piperni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travassos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemgruber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23615" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.04.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JH6FL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guichaoua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Valentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0133-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Pereira Moreira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Dulce de Almeida Soares" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dentzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia &#193;gata de Sena" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Raimbault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.072" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PXZVBF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584456v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reiter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4927556" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela dos Santos Menezes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2015.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eichhorn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Stannard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Ruhe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5427-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Querido" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21592535.2015.1027847" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent-Maquin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21061" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TS59NW2H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sima" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Axente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iordache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luculescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gallet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584382v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507153n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.21067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTRD40V8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisher Guillaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kubiak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Mathia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khatir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/2/4/044003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874565v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Resende" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soares" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Almeida" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.04.026" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384250v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401976g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497888v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Spanedda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geissler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400356p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584310v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moller-Siegert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7170-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J8T0H2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Stamov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Veuillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.01.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8724PWTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Berthing" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Madsen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andersen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buch-Manson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am402070k" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248889v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grigorescu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hindi&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Axente" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carreiras" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-013-4927-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MTSZC7ZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563637v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Soares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.24922" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183579v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler dos Santos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.05.041" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6ZT9X18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lima" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria de Almeida Soares" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Almeida" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.493-494.304" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584462v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rguitti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/biom.21377" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2012.049970" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874564v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vasilev" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/674145" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551976v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X511079" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sima" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.06.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0V29JKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Haidara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.088" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCM48HNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553700v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazeran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.596093" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bigerelle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.05.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBJ3V9KR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197593v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1618-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3PJN1CB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558453v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392011005000099" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384276v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201377n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584392v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743280411y.0000000001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247065v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6601-z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XNSNFCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584375v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM901" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549174v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ponche" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bigerelle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anselme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim900" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim901" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584383v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM900" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465280v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusami Vijayaraj" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000288" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A900FE483FBFA09DD4111FB734652F952403AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584459v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Davidson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounichane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giazzon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.01.038" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5TSF04J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigu&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Marie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasif Hasirci" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-009-3950-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Vasilev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasu Sah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ndi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl903274q" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584362v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32793" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPL4KK06-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384229v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942409X12598231568186" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X507966" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584388v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. dos Santos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijayaraj" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dentzer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.05.012" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9G2ZNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252630v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.03.010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S51MKLN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426047v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dirani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584488v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200900582" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234162v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. dos Santos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farina" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Soares" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31991" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JX3X3XS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248890v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-007-3347-4" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T24KBD6P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349095v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nardin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottenye" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleith" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584396v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM746" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4932E074BF594D3D19FE83AED9083D6C0BE5417/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584377v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.10.009" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D41ZW0GD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-006-8475-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KNG82CX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197571v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6QZL57P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584471v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rigaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benabid" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Darriet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delecourt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chieux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.05.012" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRQHB5L2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545537v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2004.11.009" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07BC4MB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584485v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30473" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D1591D82FB3775C67D24B27352D785288847E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584314v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2005.06.001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMTSFPL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584295v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardouin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanfils" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCBI.0000044309.43612.3b" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C583D6CC755559AA5AF883D83C6C36A99C9E534/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584293v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30212" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWC0LKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584312v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximin Guo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyong Wang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuimi Duan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.2004.10.1830" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566295v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Lu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blary" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vavasseur" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSM.0000021102.68509.65" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59F903AB3D067EA5C4A21AAFE1137D0CFBD44109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547545v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.3031" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566283v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584347v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zinger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denzer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Habersetzer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wieland" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2003.09.111" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PKWLBQG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566308v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Broux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouxin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bascoulergue" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/107632702320934047" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566309v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufresne" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardouin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Iost" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0344(02)00048-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ1D3QW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566287v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rouahi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit No&#235;l" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.10252" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD7JGFSV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566310v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. No&#235;l" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruderman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00271-X" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFGMZW5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546114v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566304v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.10101" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q453W20-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566306v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B No&#235;l" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Limosino" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bianchi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101065" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566284v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Maguer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maguer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(00)00042-9" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP9888WK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566301v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(99)00242-2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C45MWXCZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566305v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008992109670" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F6E7B3AD5675F56EAC7D0F71E3289B3B3FA487/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566294v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Flautre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Blary" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delecourt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00133-7" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG4JQLH7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614488v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufresne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Judas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966337v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flautre" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delecourt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008923625599" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F55C6CA54365A6F9FC8599373DC7F3F10347E64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614489v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Lu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallur" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571581v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharrock" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566302v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Blary" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00058716" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0P0G8VG5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566312v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00123407" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CB5540427242920A5438FFE54C92E640B70315B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566303v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanavaz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ustariz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-9612(93)90074-C" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX48H8BW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566291v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Petite" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herbage" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8832(11)80078-8" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566300v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chopin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devyver" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00713452" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0PH3W2VX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566292v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacques" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charriere" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Hartmann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbage" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.820240605" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41DNHTCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566293v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julliard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaineau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-8166(90)90092-N" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F56005A82BE836708CC788256A7653789EA7CA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841764v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Amarante-Silva" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841831v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841399v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841723v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522211v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/prs.0000000000006606" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174138v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175654v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181129v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614498v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175695v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhlo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174140v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hinostroza Ramos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Simon-Masseron" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188973v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181117v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainardis" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181120v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181126v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sima" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Sugioka" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174136v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175671v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175667v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar R. Stamov" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189759v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175656v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181116v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181127v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moeller-Siegert" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181125v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375283v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belaud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauclair" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175649v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181124v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181115v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174141v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175666v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontes" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Sa" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sgambato" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181131v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Freund" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377908v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377904v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377894v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320677v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/311/1/012010" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445998v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446017v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796982v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacomine" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pelletier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796983v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bach" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799455v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Werckmann" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796999v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292797v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ploux" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182494v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182440v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205540v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377920v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174137v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongni Wu" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564873v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_41" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951056v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277528v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuko Haraguchi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Koujin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Steinberg" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tomakidi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1002/9783527649600.ch16/summary" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527649600.ch16" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584466v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Grainger" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080552941001148" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-055294-1.00114-8" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739674v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>