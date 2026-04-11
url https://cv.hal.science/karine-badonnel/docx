--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1448,870 +1448,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin-sensitive OBP-expressing mucous cells in rat olfactory epithelium: a novel target for olfaction-nutrition crosstalk?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional status modulates behavioural and olfactory bulb Fos responses to isoamyl acetate or food odour in rats: roles of orexins and leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Salesse</w:t>
+                <w:t xml:space="preserve">Sylvette Gougis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0846-2⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 162 (4), pp.1287-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661524v1</w:t>
+                <w:t xml:space="preserve">hal-02664324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional status modulates behavioural and olfactory bulb Fos responses to isoamyl acetate or food odour in rats: roles of orexins and leptin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leptin-sensitive OBP-expressing mucous cells in rat olfactory epithelium: a novel target for olfaction-nutrition crosstalk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvette Gougis</w:t>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Baly</w:t>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 162 (4), pp.1287-1298. </w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 338 (1), pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.05.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0846-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664324v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of insulin system in the olfactory epithelium: first approaches to its role and regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">Fang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (5), pp.678-688. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (10), pp.1176-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b717724k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01777.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661724v1</w:t>
+                <w:t xml:space="preserve">hal-02659180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of insulin system in the olfactory epithelium: first approaches to its role and regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+                <w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (10), pp.1176-1190. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.678-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01777.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b717724k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659180v1</w:t>
+                <w:t xml:space="preserve">hal-02661724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin and its receptors are present in the rat olfactory mucosa and modulated by the nutritional status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+                <w:t xml:space="preserve">Transcription profile analysis reveals that OBP-1F mRNA is downregulated in the olfactory mucosa following food deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Durieux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.697-710</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658203v1</w:t>
+                <w:t xml:space="preserve">hal-02657337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription profile analysis reveals that OBP-1F mRNA is downregulated in the olfactory mucosa following food deprivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leptin and its receptors are present in the rat olfactory mucosa and modulated by the nutritional status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1129, pp.130-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657337v1</w:t>
+                <w:t xml:space="preserve">hal-02658203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2948,51 +2948,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
+                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
@@ -3006,668 +3006,668 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748698v1</w:t>
+                <w:t xml:space="preserve">hal-02807785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nutritional and metabolic status on different olfactory-driven behaviours tests: a way to regulate food intake?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of European Chemoreception Research Organization (ECRO-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">ECRO XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747371v1</w:t>
+                <w:t xml:space="preserve">hal-02747726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerveau et nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres INRA-IRBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Brétigny, France</w:t>
+              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809933v1</w:t>
+                <w:t xml:space="preserve">hal-02748698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Daligault</w:t>
+                <w:t xml:space="preserve">Influence of nutritional and metabolic status on different olfactory-driven behaviours tests: a way to regulate food intake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRO XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">20. Congress of European Chemoreception Research Organization (ECRO-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747726v1</w:t>
+                <w:t xml:space="preserve">hal-02747371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">Cerveau et nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres INRA-IRBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brétigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807785v1</w:t>
+                <w:t xml:space="preserve">hal-02809933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3692,77 +3692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-metabolic neuroendocrine crosstalk in the rat olfactory epithelium and buld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,176 +3936,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758375v1</w:t>
+                <w:t xml:space="preserve">hal-02751524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
@@ -4140,198 +4140,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754778v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751524v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
               </w:r>
@@ -4356,64 +4356,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
@@ -4442,90 +4442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4593,77 +4593,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium Olfaction de l'IMNC UMR8165 CNRS-Université Paris 7/Paris 11 et l'IFR144 NeuroSud-Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Orsay, France. n.p</w:t>
@@ -4718,51 +4718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,64 +4955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5080,51 +5080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale et ultrastructurale d'un nouveau type cellulaire présent dans la muqueuse olfactive de rat exprimant l'OBP-1F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,103 +5192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the rat olfactory system sensitive to the metabolic status ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
@@ -5311,221 +5311,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des systèmes géniques leptine et insuline dans la muqueuse olfactive chez le rat : rôles possibles</w:t>
+                <w:t xml:space="preserve">Une alimentation contrôlée affecte l'expression de la leptine, de l'insuline et des orexines dans la muqueuse olfactive chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Baly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750782v1</w:t>
+                <w:t xml:space="preserve">hal-02752882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'état nutritionnel sur la physiologie du système olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5580,64 +5580,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of odorant-binding protein 1F in rat olfactory mucosa is regulated by nutritional status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,579 +5686,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction and fasting affect gene expression of leptin, insulin, orexin and their receptors in rat olfactory mucosa</w:t>
+                <w:t xml:space="preserve">Expression des systèmes géniques leptine et insuline dans la muqueuse olfactive chez le rat : rôles possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820015v1</w:t>
+                <w:t xml:space="preserve">hal-02750782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'état nutritionnel sur l'expression de C-fos dans le bulbe olfactif en réponse à une odeur familière chez le rat. Rôle des orexines et de la leptine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food restriction and fasting affect gene expression of leptin, insulin, orexin and their receptors in rat olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753067v1</w:t>
+                <w:t xml:space="preserve">hal-02820015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A familiar non-food related odour induces c-fox expression in the olfactory bulb of fasted rats : possible implication of orexins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence de l'état nutritionnel sur l'expression de C-fos dans le bulbe olfactif en réponse à une odeur familière chez le rat. Rôle des orexines et de la leptine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aromagri 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817049v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alimentation contrôlée affecte l'expression de la leptine, de l'insuline et des orexines dans la muqueuse olfactive chez le rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A familiar non-food related odour induces c-fox expression in the olfactory bulb of fasted rats : possible implication of orexins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Aromagri 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752882v1</w:t>
+                <w:t xml:space="preserve">hal-02817049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of OBP-1F in rat olfactory mucosa is regulated by the nutritional state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,64 +6326,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression de l'OBP-1F dans la muqueuse olfactive de rat est régulée par l'état nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6438,103 +6438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">c-Fos expression is induced by a familiar nonfood related odour in the rat olfactory bulb and is increased by fasting : possible implication of orexins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Granada, Spain</w:t>
@@ -6589,51 +6589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6697,51 +6697,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
+                <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
@@ -6761,588 +6761,588 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SfDohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417624v1</w:t>
+                <w:t xml:space="preserve">hal-05268428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camonin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t>
+              <w:t xml:space="preserve">SfDohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119098v1</w:t>
+                <w:t xml:space="preserve">hal-05417624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417606v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5-hydroxymethylation in the mouse brain PROGENIE UMR1198</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR FREE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086931v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
+                <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5-hydroxymethylation in the mouse brain PROGENIE UMR1198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t>
+              <w:t xml:space="preserve">GDR FREE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268428v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPI-OLF project: Epigenetic programming of the olfactory bulb in relation to the maternal environment: mapping of 5-methylation and 5-hydroxymethylation</w:t>
               </w:r>
@@ -7380,51 +7380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation EpiPhASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
@@ -7453,64 +7453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs hédoniques des odorants en exposition prénatale : un levier précoce pour orienter le comportement alimentaire d’individus de la naissance au sevrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7988,51 +7988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 123 p., 2017, Livret SFECA 2017</w:t>
@@ -8238,51 +8238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International NutriBrain Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bordeaux, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8734,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congres of European Chemoreception Research Organization, ECRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Avignon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8842,77 +8842,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congress of European Chemoreception Research Organization, ECRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Villasimius-Cagliari, Italy. , n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8937,103 +8937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the rat olfactory system sensitive to the metabolic status ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Gif sur Yvette, France. n.p., 2008</w:t>
@@ -9094,51 +9094,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metabolic status and olfactory function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9269,51 +9269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9370,51 +9370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9717,51 +9717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kamouni-Belghiti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kamouni-Belghiti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>