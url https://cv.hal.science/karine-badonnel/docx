--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -3936,301 +3936,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751524v1</w:t>
+                <w:t xml:space="preserve">hal-02756889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Olfaction, Mémoire et Apprentissages : Venez Pointer Votre Nez !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758375v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
@@ -4265,323 +4265,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754778v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756889v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olfaction, Mémoire et Apprentissages : Venez Pointer Votre Nez !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750826v1</w:t>
+                <w:t xml:space="preserve">hal-02754778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the internal status able to modify olfactory message at the OM level ?</w:t>
               </w:r>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4936,277 +4936,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale et ultrastructurale d'un nouveau type cellulaire présent dans la muqueuse olfactive de rat exprimant l'OBP-1F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Gif sur Yvette, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758240v1</w:t>
+                <w:t xml:space="preserve">hal-02823036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale et ultrastructurale d'un nouveau type cellulaire présent dans la muqueuse olfactive de rat exprimant l'OBP-1F</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
+                <w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Gif sur Yvette, France. n.p</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823036v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the rat olfactory system sensitive to the metabolic status ?</w:t>
               </w:r>
@@ -5811,398 +5811,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction and fasting affect gene expression of leptin, insulin, orexin and their receptors in rat olfactory mucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A familiar non-food related odour induces c-fox expression in the olfactory bulb of fasted rats : possible implication of orexins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">Aromagri 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820015v1</w:t>
+                <w:t xml:space="preserve">hal-02817049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'état nutritionnel sur l'expression de C-fos dans le bulbe olfactif en réponse à une odeur familière chez le rat. Rôle des orexines et de la leptine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food restriction and fasting affect gene expression of leptin, insulin, orexin and their receptors in rat olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Levillain</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753067v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A familiar non-food related odour induces c-fox expression in the olfactory bulb of fasted rats : possible implication of orexins ?</w:t>
+                <w:t xml:space="preserve">Influence de l'état nutritionnel sur l'expression de C-fos dans le bulbe olfactif en réponse à une odeur familière chez le rat. Rôle des orexines et de la leptine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aromagri 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817049v1</w:t>
+                <w:t xml:space="preserve">hal-02753067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of OBP-1F in rat olfactory mucosa is regulated by the nutritional state</w:t>
               </w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6822,402 +6822,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SfDohad</w:t>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417624v1</w:t>
+                <w:t xml:space="preserve">hal-05417606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Camonin</w:t>
+                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t>
+              <w:t xml:space="preserve">SfDohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119098v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417606v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5-hydroxymethylation in the mouse brain PROGENIE UMR1198</w:t>
               </w:r>
@@ -7453,51 +7453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs hédoniques des odorants en exposition prénatale : un levier précoce pour orienter le comportement alimentaire d’individus de la naissance au sevrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7988,51 +7988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 123 p., 2017, Livret SFECA 2017</w:t>
@@ -9717,51 +9717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kamouni-Belghiti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kamouni-Belghiti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>