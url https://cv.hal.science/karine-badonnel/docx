--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic and serotonergic changes in rabbit fetal brain upon repeated gestational exposure to diesel engine exhaust</w:t>
+                <w:t xml:space="preserve">Interactions of viral proteins from pathogenic and low or non-Pathogenic orthohantaviruses with human Type I interferon signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefania Bernal-Meléndez</w:t>
+                <w:t xml:space="preserve">Giulia Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Callebert</w:t>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Bouillaud</w:t>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Olivier</w:t>
+                <w:t xml:space="preserve">Samuel Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-021-03110-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13010140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275790v1</w:t>
+                <w:t xml:space="preserve">hal-03131075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of viral proteins from pathogenic and low or non-Pathogenic orthohantaviruses with human Type I interferon signaling</w:t>
+                <w:t xml:space="preserve">Dopaminergic and serotonergic changes in rabbit fetal brain upon repeated gestational exposure to diesel engine exhaust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Gallo</w:t>
+                <w:t xml:space="preserve">Estefania Bernal-Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+                <w:t xml:space="preserve">Pascaline Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Terrier</w:t>
+                <w:t xml:space="preserve">Benoit Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.140. </w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13010140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00204-021-03110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131075v1</w:t>
+                <w:t xml:space="preserve">hal-03275790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial milk preference of newborn lambs is prenatally influenced by transfer of the flavor from the maternal diet to the amniotic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 204 (9), pp.1077-1087. </w:t>
@@ -659,64 +659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental exposure to a maternally-learned odorant on anxiety-like behaviors at weaning in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -832,51 +832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (5), 22p. </w:t>
@@ -931,64 +931,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic perinatal odour exposure with heptaldehyde affects odour sensitivity and olfactory system homeostasis in preweaning mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1186,51 +1186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat strains with different metabolic statuses differ in food olfactory-driven behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1320,51 +1320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic restricted access to food leading to limited undernutrition affects rat neuroendocrine status and olfactory-driven behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1480,51 +1480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,51 +1600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin-sensitive OBP-expressing mucous cells in rat olfactory epithelium: a novel target for olfaction-nutrition crosstalk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of insulin system in the olfactory epithelium: first approaches to its role and regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,64 +1931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (5), pp.678-688. </w:t>
@@ -2038,51 +2038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription profile analysis reveals that OBP-1F mRNA is downregulated in the olfactory mucosa following food deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
@@ -2493,64 +2493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference and Exhibition on Biosensors &amp; Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OMICS Group Conferences., Aug 2014, San Antonio, United States</w:t>
@@ -2605,77 +2605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International symposium on Olfaction and Electronic Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., Jul 2013, Daegu, South Korea</w:t>
@@ -2743,64 +2743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Franco-Espagnoles IBERNAM-CMC2, "Micro and Nano Sensors and Microsystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
@@ -2855,77 +2855,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Biotechnology Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Daegu, South Korea</w:t>
@@ -2967,258 +2967,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">ECRO XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807785v1</w:t>
+                <w:t xml:space="preserve">hal-02747726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRO XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747726v1</w:t>
+                <w:t xml:space="preserve">hal-02807785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
               </w:r>
@@ -3230,77 +3230,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
@@ -3342,51 +3342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nutritional and metabolic status on different olfactory-driven behaviours tests: a way to regulate food intake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerveau et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,51 +3584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3705,51 +3705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-metabolic neuroendocrine crosstalk in the rat olfactory epithelium and buld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory epithelium, a tissue under metabolic influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,195 +3936,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
+                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756889v1</w:t>
+                <w:t xml:space="preserve">hal-02758375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,182 +4186,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
+                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758375v1</w:t>
+                <w:t xml:space="preserve">hal-02756889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,51 +4455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,51 +4580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the internal status able to modify olfactory message at the OM level ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4705,51 +4705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine basis for the cross-talk between nutritional-metabolic status and food odour detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4817,51 +4817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,51 +4942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale et ultrastructurale d'un nouveau type cellulaire présent dans la muqueuse olfactive de rat exprimant l'OBP-1F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,51 +5119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
@@ -5205,51 +5205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the rat olfactory system sensitive to the metabolic status ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,51 +5317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation contrôlée affecte l'expression de la leptine, de l'insuline et des orexines dans la muqueuse olfactive chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'état nutritionnel sur la physiologie du système olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5567,51 +5567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of odorant-binding protein 1F in rat olfactory mucosa is regulated by nutritional status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,51 +5692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des systèmes géniques leptine et insuline dans la muqueuse olfactive chez le rat : rôles possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,428 +5811,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A familiar non-food related odour induces c-fox expression in the olfactory bulb of fasted rats : possible implication of orexins ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Food restriction and fasting affect gene expression of leptin, insulin, orexin and their receptors in rat olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Levillain</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aromagri 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817049v1</w:t>
+                <w:t xml:space="preserve">hal-02820015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction and fasting affect gene expression of leptin, insulin, orexin and their receptors in rat olfactory mucosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence de l'état nutritionnel sur l'expression de C-fos dans le bulbe olfactif en réponse à une odeur familière chez le rat. Rôle des orexines et de la leptine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820015v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'état nutritionnel sur l'expression de C-fos dans le bulbe olfactif en réponse à une odeur familière chez le rat. Rôle des orexines et de la leptine</w:t>
+                <w:t xml:space="preserve">A familiar non-food related odour induces c-fox expression in the olfactory bulb of fasted rats : possible implication of orexins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Aromagri 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753067v1</w:t>
+                <w:t xml:space="preserve">hal-02817049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of OBP-1F in rat olfactory mucosa is regulated by the nutritional state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,51 +6313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression de l'OBP-1F dans la muqueuse olfactive de rat est régulée par l'état nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,77 +6451,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">c-Fos expression is induced by a familiar nonfood related odour in the rat olfactory bulb and is increased by fasting : possible implication of orexins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6576,51 +6576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for an insulin/insulin-receptor system in the rat olfactory mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,51 +6703,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6822,307 +6822,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camonin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
+              <w:t xml:space="preserve">SfDohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417606v1</w:t>
+                <w:t xml:space="preserve">hal-05417624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SfDohad</w:t>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417624v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7203,51 +7203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5-hydroxymethylation in the mouse brain PROGENIE UMR1198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7328,51 +7328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPI-OLF project: Epigenetic programming of the olfactory bulb in relation to the maternal environment: mapping of 5-methylation and 5-hydroxymethylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubet Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7453,90 +7453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs hédoniques des odorants en exposition prénatale : un levier précoce pour orienter le comportement alimentaire d’individus de la naissance au sevrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage (JAS Phase 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7561,77 +7561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term consequences of gestational exposure to filtered diesel exhaust on offspring neurobehavioral development in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,64 +7824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exposition périnatale chronique à un odorant modifie la sensibilité olfactive et les choix olfactifs au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7949,90 +7949,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une exposition odorante pré et post-natale à l’heptaldéhyde sur la modulation de la réponse émotionnelle du souriceau au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 123 p., 2017, Livret SFECA 2017</w:t>
@@ -8113,51 +8113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t>
@@ -8199,64 +8199,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of perinatal odorization on the development of food preferences in mice: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,90 +8320,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Symposium on Olfaction and Taste, XXII meeting of ECRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 2012</w:t>
@@ -8432,51 +8432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA targeting and local translation in the dendritic ends of olfactory sensory neurons: a link with neuronal activity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bombail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8484,51 +8484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference "Cell Biology of the Neuron"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Waterville Valley, United States. , 2012</w:t>
@@ -8570,90 +8570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Chercheurs et Entreprises sur la recherche en Cosmétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Orléans, France. 2012</w:t>
@@ -8695,51 +8695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic status influences food olfactory-driven behaviours: a way to regulate food intake ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8816,51 +8816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of rat olfactory mucosa gene expression profile by nutritional status : a preliminary microarray approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8950,51 +8950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the rat olfactory system sensitive to the metabolic status ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9120,51 +9120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9256,77 +9256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final projet européen BOND (Bioelectronic Olfactory Neuron Device)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9357,77 +9357,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire du projet européen BOND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9477,51 +9477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases moléculaires et cellulaires des interactions entre informations olfactives et nutritionnelles au niveau de la muqueuse olfactive chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9717,51 +9717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kamouni-Belghiti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Panchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.09.042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kamouni-Belghiti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.07.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.05.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Gougis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.05.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDM3RBM7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0846-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N69ZPQ6M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.10.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Potier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souqu&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42166.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>