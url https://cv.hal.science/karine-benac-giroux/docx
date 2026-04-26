--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -935,165 +935,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La surprise de l'amour : la tentation de la fidélité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'obstacle intérieur dans Le Trésor Caché (1745) de Destouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bénac-Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485768v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00485765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sacre de l'île à la désacralisation de la parole dans Vitesse-Sécheresse et Paysages de Joël Girard</w:t>
               </w:r>
@@ -2285,618 +2285,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Research-creation performance, followed by a discussion of pedagogies with the audience. “Matte: a pedagogy of reversal.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Hedjerassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombre Tarragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restitution de cours de l'enseignante-chercheuse-artiste Karine Bénac en Arts du spectacle et pédagogies alternatives. Thème : &amp;quot;La rencontre&amp;quot;. Département Lettres et Arts, Faculté Jean Bernabé, UA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Research-creation performance, followed by a discussion of pedagogies with the audience. “Matte: a pedagogy of reversal.”</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaser de la pièce &amp;quot;Des Veuves créoles&amp;quot; de Karine Bénac, réalisé par Marine Sage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bénac</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résonance des ailes mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter, sauter, nager : déjouer les stéréotypes en recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène Gimenez</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paringaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Totem est à bout&amp;quot;, performance de recherche-création de Karine Katia Bénac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma thèse en 18000 secondes. Performance de recherche-création.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Jasseron</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La résonance des ailes mémorielles</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre karibéen : sa troupe, son répertoire, son devenir, teaser. 4 mai 2023. Conférence-performance clownesque sur le harcèlement moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...286 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392035v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04486840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers ni sage ni taiseuse.</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factuel.univ-lorraine.fr/evenement/transes-et-experiences-exceptionnelles-journees-detudes-internationales/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invivoarts.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matrimoine.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sahakian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Guyader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac-Giroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04422374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04422326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.133.0627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01787092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ricci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08158-6.p.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05414944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasseron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombre Tarragnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paringaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factuel.univ-lorraine.fr/evenement/transes-et-experiences-exceptionnelles-journees-detudes-internationales/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invivoarts.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matrimoine.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sahakian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Guyader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac-Giroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04422374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04422326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.133.0627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01787092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ricci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08158-6.p.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasseron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombre Tarragnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05414944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paringaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>