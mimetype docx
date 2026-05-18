--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -935,165 +935,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'obstacle intérieur dans Le Trésor Caché (1745) de Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La surprise de l'amour : la tentation de la fidélité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bénac-Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485765v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00485768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sacre de l'île à la désacralisation de la parole dans Vitesse-Sécheresse et Paysages de Joël Girard</w:t>
               </w:r>
@@ -2285,618 +2285,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Restitution de cours de l'enseignante-chercheuse-artiste Karine Bénac en Arts du spectacle et pédagogies alternatives. Thème : &amp;quot;La rencontre&amp;quot;. Département Lettres et Arts, Faculté Jean Bernabé, UA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Research-creation performance, followed by a discussion of pedagogies with the audience. “Matte: a pedagogy of reversal.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Hedjerassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombre Tarragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Gimenez</w:t>
+                <w:t xml:space="preserve">hal-04928901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter, sauter, nager : déjouer les stéréotypes en recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Jasseron</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paringaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Totem est à bout&amp;quot;, performance de recherche-création de Karine Katia Bénac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résonance des ailes mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma thèse en 18000 secondes. Performance de recherche-création.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassira Hedjerassi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Restitution de cours de l'enseignante-chercheuse-artiste Karine Bénac en Arts du spectacle et pédagogies alternatives. Thème : &amp;quot;La rencontre&amp;quot;. Département Lettres et Arts, Faculté Jean Bernabé, UA.</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre karibéen : sa troupe, son répertoire, son devenir, teaser. 4 mai 2023. Conférence-performance clownesque sur le harcèlement moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaser de la pièce &amp;quot;Des Veuves créoles&amp;quot; de Karine Bénac, réalisé par Marine Sage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486840v1</w:t>
-              </w:r>
-[...347 lines deleted...]
-                <w:t xml:space="preserve">hal-04392035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers ni sage ni taiseuse.</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factuel.univ-lorraine.fr/evenement/transes-et-experiences-exceptionnelles-journees-detudes-internationales/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invivoarts.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matrimoine.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sahakian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Guyader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac-Giroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04422374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04422326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.133.0627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01787092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ricci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08158-6.p.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasseron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombre Tarragnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05414944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paringaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factuel.univ-lorraine.fr/evenement/transes-et-experiences-exceptionnelles-journees-detudes-internationales/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invivoarts.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matrimoine.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sahakian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Guyader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac-Giroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04422374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04422326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.133.0627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01787092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ricci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08158-6.p.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02469962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05414944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasseron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombre Tarragnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paringaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>