--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -2234,174 +2234,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement au péril de la géopolitique : l’exemple de la plaine de la Békaa (Liban)</w:t>
+                <w:t xml:space="preserve">« La Bekaa : un espace géostratégique » (25 diapositives - 4 cartes et 33 photographies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rubrique Lieux dont ont parle (81)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431755v1</w:t>
+                <w:t xml:space="preserve">hal-02433088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Bekaa : un espace géostratégique » (25 diapositives - 4 cartes et 33 photographies)</w:t>
+                <w:t xml:space="preserve">Le développement au péril de la géopolitique : l’exemple de la plaine de la Békaa (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.1644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433088v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières africaines : nouvelles significations, nouveaux enjeux</w:t>
               </w:r>
@@ -3393,251 +3393,251 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Volvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Deverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Surun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Volvey. Atlande, 287 p., 2005</w:t>
+              <w:t xml:space="preserve">Atlande, pp.288, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050132v1</w:t>
+                <w:t xml:space="preserve">halshs-00428555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yveline Deverin</w:t>
+                <w:t xml:space="preserve">Evelyne Dévérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Surun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Atlande, pp.288, 2005</w:t>
+              <w:t xml:space="preserve">Anne Volvey. Atlande, 287 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00428555v1</w:t>
+                <w:t xml:space="preserve">hal-03050132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce frontalier en Afrique centrale</w:t>
               </w:r>
@@ -3806,499 +3806,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1956: the tripartite aggression</w:t>
+                <w:t xml:space="preserve">Energy: a domestic and international challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahel Rashid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Atlas of Contemporary Egypt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Éditions, pp.24-25, 2023, </w:t>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.112-113, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.58310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.58530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436373v1</w:t>
+                <w:t xml:space="preserve">hal-04436381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy: a domestic and international challenge</w:t>
+                <w:t xml:space="preserve">1956: the tripartite aggression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahel Rashid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Atlas of Contemporary Egypt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Éditions, pp.112-113, 2023, </w:t>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.24-25, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.58530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.58310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436381v1</w:t>
+                <w:t xml:space="preserve">hal-04436373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pari des zones franches</w:t>
+                <w:t xml:space="preserve">Introduction de l'Atlas de l’Égypte contemporaine. CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Bayoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hala Bayoumi et Karine Bennafla. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'Égypte contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Éditions, pp.106-107, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37587⟩</w:t>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.10-17, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04948948v1</w:t>
+                <w:t xml:space="preserve">hal-04949286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1956 : l’agression tripartite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahel Rashid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'Égypte contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.24-25, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de l'Atlas de l’Égypte contemporaine. CNRS Éditions</w:t>
+                <w:t xml:space="preserve">Le pari des zones franches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Bayoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'Égypte contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Éditions, pp.10-17, 2020, </w:t>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.106-107, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949286v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04948948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Caire : comment composer avec la démesure</w:t>
               </w:r>
@@ -5491,177 +5491,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04943680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1956. Regards croisés</w:t>
+                <w:t xml:space="preserve">1956 en Egypte. Regards croisés. Livret d'exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahel Rashid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853278v1</w:t>
+                <w:t xml:space="preserve">hal-01830368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1956 en Egypte. Regards croisés. Livret d'exposition</w:t>
+                <w:t xml:space="preserve">1956. Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahel Rashid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830368v1</w:t>
+                <w:t xml:space="preserve">hal-01853278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6377,51 +6377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Macouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9j" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qn2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qmz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caiserman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9030057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chemaly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Roukoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-019.3.305329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.101.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.912" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.094.0133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.084.0173" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2644" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.085.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.078.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.029.0143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs01.0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.120.0067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.17542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.17383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2002.2265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.073.0025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-143KZCZP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1997.5201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouzidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier San Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne D&#233;v&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Deverin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.benna.2002.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b978238451144#:~:text=Qu'est%2Dce%20qu',client%C3%A8le%20appartenant%20aux%20classes%20populaires." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahel Rashid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.58310" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.58530" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37587" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37382" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37362" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37492" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37602" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37567" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador Badimon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431754v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.978" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/1465-la-nouvelle-libye-societes-espaces-et-geopolitique-au-lendemain-de-lembargo-9782845865761.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.marfa.2003.01.0089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00850135v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qnb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aufauvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Macouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9j" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qn2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qmz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caiserman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9030057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chemaly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Roukoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-019.3.305329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.101.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.912" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.094.0133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.700.1338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.084.0173" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2644" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.085.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.078.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.029.0143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs01.0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.120.0067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.17542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.17383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1644" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2002.2265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.073.0025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-143KZCZP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1997.5201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouzidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier San Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Deverin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne D&#233;v&#233;rin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.benna.2002.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b978238451144#:~:text=Qu'est%2Dce%20qu',client%C3%A8le%20appartenant%20aux%20classes%20populaires." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahel Rashid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.58530" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.58310" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37362" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37382" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948948v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37587" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37492" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37602" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37567" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador Badimon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431754v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.978" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/1465-la-nouvelle-libye-societes-espaces-et-geopolitique-au-lendemain-de-lembargo-9782845865761.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.marfa.2003.01.0089" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830368v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00850135v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qnb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aufauvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>