--- v0 (2026-04-16)
+++ v1 (2026-05-23)
@@ -1104,349 +1104,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment exploiter le test spécifique en résolution de problèmes mathématiques : quels leviers ?</w:t>
+                <w:t xml:space="preserve">Un dispositif de « recherche-formation-terrain » comme dispositif institutionnel visant la professionnalisation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du programme national de formation des cadres de l’Éducation nationale « Professionnalisation des acteurs » Les évaluations nationales de sixième au service de la réussite des élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque international en éducation du CRIFPE : Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485522v1</w:t>
+                <w:t xml:space="preserve">hal-03213599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment intégrer le débranché dans une progression ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner et former des enseignants sur le terrain de leurs pratiques : L'exemple d'un dispositif de &amp;quot;recherche-formation-terrain&amp;quot; visant le développement professionnel des enseignants dans le cadre de leur formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Payen-Poublan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journée académique sur l’enseignement de l’informatique. Colloque organisé par l’IREM d’Aix-Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">IIe Congrès international de l'éducation sur la formation et la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160991v1</w:t>
+                <w:t xml:space="preserve">hal-03463995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport(s) au(s) savoir(s) et professionnalisation des enseignants au coeur d'un dispositif de &amp;quot;recherche-formation-terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une recherche visant un travail collaboratif et finalisée par une amélioration des apprentissages des élèves en situation de résolution de problèmes mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe Colloque international IDÉKI Didactiques et métiers de l'humain : Intelligence collective, Rapport(s) au(x) Savoir(s) et Professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">TACD 2021 : IIe Congrès international de la théorie de l’action conjointe en didactique « Pour une reconstruction de la forme scolaire d’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463998v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de « recherche-formation-terrain » comme dispositif institutionnel visant la professionnalisation des enseignants</w:t>
+                <w:t xml:space="preserve">Du primaire au secondaire en éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
@@ -1464,384 +1477,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque international en éducation du CRIFPE : Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213599v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner et former des enseignants sur le terrain de leurs pratiques : L'exemple d'un dispositif de &amp;quot;recherche-formation-terrain&amp;quot; visant le développement professionnel des enseignants dans le cadre de leur formation continue</w:t>
+                <w:t xml:space="preserve">Comment exploiter le test spécifique en résolution de problèmes mathématiques : quels leviers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Congrès international de l'éducation sur la formation et la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Brasilia, Brésil</w:t>
+              <w:t xml:space="preserve">Séminaire du programme national de formation des cadres de l’Éducation nationale « Professionnalisation des acteurs » Les évaluations nationales de sixième au service de la réussite des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463995v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche visant un travail collaboratif et finalisée par une amélioration des apprentissages des élèves en situation de résolution de problèmes mathématiques</w:t>
+                <w:t xml:space="preserve">Comment intégrer le débranché dans une progression ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Payen-Poublan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACD 2021 : IIe Congrès international de la théorie de l’action conjointe en didactique « Pour une reconstruction de la forme scolaire d’éducation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">5e journée académique sur l’enseignement de l’informatique. Colloque organisé par l’IREM d’Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275278v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du primaire au secondaire en éducation prioritaire</w:t>
+                <w:t xml:space="preserve">Rapport(s) au(s) savoir(s) et professionnalisation des enseignants au coeur d'un dispositif de &amp;quot;recherche-formation-terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">IVe Colloque international IDÉKI Didactiques et métiers de l'humain : Intelligence collective, Rapport(s) au(x) Savoir(s) et Professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247168v1</w:t>
+                <w:t xml:space="preserve">hal-03463998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs articulant recherche, formation et terrain comme nouvelles modalités de formation continue des enseignants</w:t>
               </w:r>
@@ -2974,51 +2974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBCF5EF1"/>
+    <w:nsid w:val="6FB71B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3205,51 +3205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-bernad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01695043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11888" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p223-233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuffery-rochdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03188904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03704679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Payen-Poublan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02557657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Mejani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03471916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03443203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03356616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-bernad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01695043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11888" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p223-233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuffery-rochdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03188904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03704679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Payen-Poublan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02557657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Mejani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03471916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03443203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03356616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>