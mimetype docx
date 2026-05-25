--- v0 (2026-03-21)
+++ v1 (2026-05-25)
@@ -1473,165 +1473,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01133471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu « Cathédrale de Chartres : nouvelles recherches sur les vitraux des parties hautes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 172-4, p. 340-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01133470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de « Balcon-Berry, S., Perrot, F., Sapin, C. éd., Vitrail, verre et archéologie entre le Ve et le XIIe siècle (actes de la table ronde du Centre d’études médiévales d’Auxerre, 15-16 juin 2006), éditions du CTHS, collection Archéologie et histoire de l’art, n° 31, Paris, 2009 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 172-3, p. 266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01133461v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01133470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troyes, découverte d'un panneau de vitrail du XIIe siècle dans une collection particulière</w:t>
               </w:r>
@@ -2843,165 +2843,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04521189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Light rich in Meaning and Color : The Stained Glass Windows of Notre-Dame in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59th International Congress on Medieval Studies (Sessions on Notre-Dame)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Felmann, May 2024, Kalamazoo (western Michigan University), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vitrer une rose rayonnante : l'exemple des roses de Notre-Dame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vitraux de la cathédrale Notre-Dame de Paris. Apports des chantiers de restauration et scientifique (Groupe de travail Verre du chantier scientifique CNRS-ministère de la Culture, 2020-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Verre chantier scientifique Notre-Dame, Oct 2024, Charenton, Médiathèque de la photographie et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04734498v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04574730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des restaurations récentes à la connaissance des vitraux de Chartres</w:t>
               </w:r>
@@ -11548,51 +11548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karine.boulanger@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://e-chastel.huma-num.fr/xmlui/handle/123456789/3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;rold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Odile Jacqueline Yvonne Hunault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bauchau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2011.7900" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2003.1868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.1999.2348" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05114300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05114286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrechastel.sorbonne-universite.fr/ressources/les-editions-du-centre-andre-chastel/louis-grodecki-et-le-vitrail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/KOOE7936" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/edul/7590?lang=fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WUTS9473" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/GVRQ5791" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278113v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490009v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lacombe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moindrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paolacci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729082v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652756v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293220v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karine.boulanger@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://e-chastel.huma-num.fr/xmlui/handle/123456789/3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;rold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Odile Jacqueline Yvonne Hunault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bauchau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2011.7900" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2003.1868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.1999.2348" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05244462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05114300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05114286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrechastel.sorbonne-universite.fr/ressources/les-editions-du-centre-andre-chastel/louis-grodecki-et-le-vitrail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/KOOE7936" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/edul/7590?lang=fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WUTS9473" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/GVRQ5791" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278113v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490009v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lacombe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moindrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paolacci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01757640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729082v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652756v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293220v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>