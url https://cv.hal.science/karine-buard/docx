--- v1 (2026-03-27)
+++ v2 (2026-05-01)
@@ -193,1895 +193,1895 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode STEAM et intelligence collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Boulair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia#PF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Faa'a - Tahiti, French Polynesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique, coopération et différenciation en classe CINC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia#PF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Faa'a - Tahiti, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les enseignants co-construisent une recherche. Récursivité d'une démarche inclusive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et recherches dans les sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover dans l’évaluation pour une éducation de qualité pour tous, levier de développement professionnel de l’équipe enseignante. Exemple d’une recherche intervention qui accompagne le déploiement, dans un collège français, d’un dispositif spécifique d’évaluation des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Rym Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème colloque ADMEE-Europe. L’évaluation face aux défis de la diversité et de l’inclusion : entre normes et différenciations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE Europe, Feb 2024, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment un dispositif innovant d’inclusion peut être transféré vers la formation des enseignants de lycées professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO Angers, Jan 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classe CINC : Le numérique au quotidien pour une école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ludovia #21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Ax-Les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagez-vous, rengagez-vous qu'ils disaient ! L'engagement dans la recherche pour la formation professionnelle des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque. Engagement dans la recherche, recherches engagées, recherches sur l'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Nanterre, Nov 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique pour déminer le terrain de l’inclusion scolaire ? Approche critique des types d’usage en éducation dans le cadre d’un Groupe Technique numérique (GTnum).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 ans de savoirs pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’auto-évaluation de la qualité des dispositifs éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International des Jeunes Enseignants-Chercheurs en Sciences de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Dakar (Sénégal), Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un apprentissage expérientiel de seconde main : Des effets indirects d’une recherche sur l’enseignement-apprentissage dans les environnements intégrant du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les robots de téléprésence en classe : de nouveaux outils à s’approprier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation et développement professionnel des enseignants, quelles plateformes numériques pour le développement professionnel des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia#18 - Le numérique est-il social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les robots de téléprésence en contexte scolaire, quelle dynamique collective de l'équipe d'établissement et quelles interactions en classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et territoires en éducation et en formation : enjeux, débats et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inter-congrès AREF, Jun 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement individuel par un adulte pour les collégiens intellectuellement précoces bénéficiant d’un dispositif spécifique dans leur établissement : évaluation des pratiques du point de vue des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE Europe, Jan 2019, Lausanne ( CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des expériences scolaires chez des élèves intellectuellement précoces bénéficiant d’un dispositif dédié dans leur collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Citoyen International de l’Éducation. Gouvernance et qualité des systèmes éducatifs : enjeux, défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gifted students’ special educational needs in France: The case of middle schools proposing educational programs for the gifted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Thematic European Council for High Ability Conference: Creativity Research and Innovation in Gifted Education: Social, Individual and Educational Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer la qualité de dispositifs éducatifs, présentation d’un nouveau modèle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évaluation en éducation et en formation face aux transformations des sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE Europe, Jan 2018, Esch sur Alzette, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouveau modèle d’évaluation de la qualité de dispositifs éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Mêlées et démêlés, 50 ans de recherches en éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Sep 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMP DU PROJET &amp;quot;COMMENT EVALUER L’INCLUSIVITE D’UN DISPOSITIF NUMERIQUE DANS L’EDUCATION DANS UNE APPROCHE PLURIDISCIPLINAIRE ET SYSTEMIQUE (DONNEES DISPONIBLES ET CAS D’USAGE, FRANCE ET INTERNATIONAL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DMP DU PROJET &amp;quot;COMMENT EVALUER L’INCLUSIVITE D’UN DISPOSITIF NUMERIQUE DANS L’EDUCATION DANS UNE APPROCHE PLURIDISCIPLINAIRE ET SYSTEMIQUE (DONNEES DISPONIBLES ET CAS D’USAGE, FRANCE ET INTERNATIONAL&amp;quot; (GTnum #EvalNumInclus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Insei. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480640v1</w:t>
-              </w:r>
-[...1740 lines deleted...]
-                <w:t xml:space="preserve">hal-01685336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2112,51 +2112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots de téléprésence en milieu scolaire : présentation du projet de recherche TÉLÉSCOL (TÉLÉprésence mobile en contexte SCOLaire) et des enjeux de l'évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,51 +2207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement individuel des collégiens à haut potentiel intellectuel dans des dispositifs dédiés : perceptions des adultes accompagnateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2289,64 +2289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific school measures designed for gifted French middle school students : presentation and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e conférence internationale d’ECHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2744,51 +2744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Boulair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tricoche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rym Nouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04461456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Boulair" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tricoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rym Nouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04461456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>