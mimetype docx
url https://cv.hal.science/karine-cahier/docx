--- v0 (2026-03-26)
+++ v1 (2026-05-11)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental vibrio phage-bacteria interaction networks reflect the genetic structure of host populations</w:t>
+                <w:t xml:space="preserve">Complex temporal dynamics of phage-bacteria populations in an animal-associated marine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dario Cueva Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Goudenège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Mathias Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-71398-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061137v1</w:t>
+                <w:t xml:space="preserve">hal-05613932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
               </w:r>
@@ -266,51 +266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -368,841 +368,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of arabinogalactan-proteins from Acacia gums (senegal and seyal) and its molecular fractions onto latex particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental vibrio phage-bacteria interaction networks reflect the genetic structure of host populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Renard</w:t>
+                <w:t xml:space="preserve">Rubén Barcia-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Davantès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Molinari</w:t>
+                <w:t xml:space="preserve">K Mathias Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107360⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540576v1</w:t>
+                <w:t xml:space="preserve">hal-04061137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanocrystals from native and mercerized cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez-Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somia Haouache</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (3), pp.1567-1581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-021-04313-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanocrystals-starch nanocomposites produced by extrusion: Structure and behavior in physiological conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of arabinogalactan-proteins from Acacia gums (senegal and seyal) and its molecular fractions onto latex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davantès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Nessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">K. Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+                <w:t xml:space="preserve">M. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115123⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.107360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436575v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural elucidation, in vitro antioxidant and photoprotective capacities of a purified polyphenolic-enriched fraction from a saltmarsh plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellulose nanocrystals-starch nanocomposites produced by extrusion: Structure and behavior in physiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Surget</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Couteau</w:t>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2014.12.018⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Carbohydrate Polymers, 225, pp.115123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560894v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative peptidomic and proteomic approaches to phenotyping chicken semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural elucidation, in vitro antioxidant and photoprotective capacities of a purified polyphenolic-enriched fraction from a saltmarsh plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Nelly Kervarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Céline Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129861v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualitative and quantitative peptidomic and proteomic approaches to phenotyping chicken semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.313-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Data for chicken semen proteome and label free quantitative analyses displaying sperm quality biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.37-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1212,950 +1358,950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken sperm cells MALDI-TOF profiling and TOP-DOWN protein identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche (GDR3545). FRA., Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750185v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745049v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749522v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748673v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2302,51 +2448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barcia-Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mathias Wegner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16366" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davant&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orlando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cahier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107360" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez-Saelices" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04313-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Surget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Lann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2014.12.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46P0D5MG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Liang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cueva Granda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71398-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barcia-Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mathias Wegner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez-Saelices" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04313-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davant&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orlando" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cahier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N31C8BG1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Surget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Lann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2014.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46P0D5MG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>