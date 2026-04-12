--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -923,200 +923,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productive efficiency in the Ivorian Manufacturing Sector: An Exploratory Study Using A Data Envelopment Analysis Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical efficiency measurement within the manufacturing sector in Côte d'Ivoire: A stochastic frontier approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing Economies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (7), pp.1303-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220380500170964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016858v1</w:t>
+                <w:t xml:space="preserve">hal-02444307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical efficiency measurement within the manufacturing sector in Côte d'Ivoire: A stochastic frontier approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productive efficiency in the Ivorian Manufacturing Sector: An Exploratory Study Using A Data Envelopment Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developing Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. XLIII, n° 4, pp.450-471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220380500170964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444307v1</w:t>
+                <w:t xml:space="preserve">hal-00016858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉDUCATION ET DÉVELOPPEMENT ÉCONOMIQUE : LE CAS DE 14 ÉTATS INDIENS (1970-1993)</w:t>
               </w:r>
@@ -1210,51 +1210,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
+                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
@@ -1289,73 +1289,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316172v1</w:t>
+                <w:t xml:space="preserve">hal-05316161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
               </w:r>
@@ -1460,301 +1460,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316161v1</w:t>
+                <w:t xml:space="preserve">hal-05314936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314936v1</w:t>
+                <w:t xml:space="preserve">hal-05316188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
+                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
@@ -1789,73 +1789,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316188v1</w:t>
+                <w:t xml:space="preserve">hal-05316172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions à l'émergence de l'expérimentation TZCLD ? Une analyse du territoire normand</w:t>
               </w:r>
@@ -2426,51 +2426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Rieber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.183.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529417713769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2381E1AFC10166FE60595F89CDCB845077C1AFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c08138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220380500170964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Rieber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.183.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529417713769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2381E1AFC10166FE60595F89CDCB845077C1AFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c08138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220380500170964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>