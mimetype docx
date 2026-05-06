--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> KARINE CHAPELLE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maîtresse de Conférence</w:t>
+        <w:t xml:space="preserve">Maîtresse de Conférence </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -923,200 +923,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical efficiency measurement within the manufacturing sector in Côte d'Ivoire: A stochastic frontier approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productive efficiency in the Ivorian Manufacturing Sector: An Exploratory Study Using A Data Envelopment Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developing Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. XLIII, n° 4, pp.450-471</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444307v1</w:t>
+                <w:t xml:space="preserve">hal-00016858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productive efficiency in the Ivorian Manufacturing Sector: An Exploratory Study Using A Data Envelopment Analysis Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical efficiency measurement within the manufacturing sector in Côte d'Ivoire: A stochastic frontier approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing Economies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (7), pp.1303-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220380500170964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016858v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉDUCATION ET DÉVELOPPEMENT ÉCONOMIQUE : LE CAS DE 14 ÉTATS INDIENS (1970-1993)</w:t>
               </w:r>
@@ -1210,51 +1210,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
+                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
@@ -1289,222 +1289,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316161v1</w:t>
+                <w:t xml:space="preserve">hal-05316172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314931v1</w:t>
+                <w:t xml:space="preserve">hal-05316161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
@@ -1518,243 +1518,243 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314936v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316188v1</w:t>
+                <w:t xml:space="preserve">hal-05314936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
+                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
@@ -1789,73 +1789,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316172v1</w:t>
+                <w:t xml:space="preserve">hal-05316188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions à l'émergence de l'expérimentation TZCLD ? Une analyse du territoire normand</w:t>
               </w:r>
@@ -2234,52 +2234,172 @@
               <w:t xml:space="preserve">, Edward Elgard Publishing, pp.226-243, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are the determinants of the pay gap between conventional firms and cooperatives? Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2426,51 +2546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Rieber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.183.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529417713769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2381E1AFC10166FE60595F89CDCB845077C1AFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c08138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220380500170964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Rieber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thi&#234;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.183.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529417713769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2381E1AFC10166FE60595F89CDCB845077C1AFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c08138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220380500170964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>