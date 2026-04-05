--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -274,51 +274,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346858v1</w:t>
+                <w:t xml:space="preserve">hal-04346813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European renewable energy sector in calm and turmoil periods: The key role of sovereign risk</w:t>
               </w:r>
@@ -375,51 +375,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346813v1</w:t>
+                <w:t xml:space="preserve">hal-04346858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental policy and human capital inequality: A matter of life and death</w:t>
               </w:r>
@@ -1080,196 +1080,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal Vulnerability to Climate Change and the Transmission of Adverse Effects Through International Trade</w:t>
+                <w:t xml:space="preserve">Environmental policy and human capital inequality: A matter of life and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (2), pp.727-759. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.134-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-019-00345-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215353v1</w:t>
+                <w:t xml:space="preserve">hal-03148461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental policy and human capital inequality: A matter of life and death</w:t>
+                <w:t xml:space="preserve">Unequal Vulnerability to Climate Change and the Transmission of Adverse Effects Through International Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97, pp.134-157. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (2), pp.727-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-019-00345-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148461v1</w:t>
+                <w:t xml:space="preserve">hal-04215353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Policy and Growth when Environmental Awareness is Endogenous</w:t>
               </w:r>
@@ -1340,253 +1340,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement, croissance et inégalités : le rôle particulier du canal de la santé</w:t>
+                <w:t xml:space="preserve">Environnement, croissance et inégalités : le rôle particulier du canal de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Vol. XXXI (3), pp.9-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.163.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702231v1</w:t>
+                <w:t xml:space="preserve">hal-04215344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement, croissance et inégalités : le rôle particulier du canal de la santé</w:t>
+                <w:t xml:space="preserve">Environnement, croissance et inégalités : le rôle particulier du canal de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vol. XXXI (3), pp.9-29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.163.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04215344v1</w:t>
+                <w:t xml:space="preserve">hal-01702231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement, croissance et inégalités : le rôle particulier du canal de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXXI (3), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfe.163.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336534v1</w:t>
@@ -2183,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974843v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nourry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seegmuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.03.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00345-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.04.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100517000189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.163.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.05.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974843v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nourry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seegmuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.03.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.04.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00345-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100517000189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.163.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.05.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>