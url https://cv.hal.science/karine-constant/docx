--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1080,196 +1080,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental policy and human capital inequality: A matter of life and death</w:t>
+                <w:t xml:space="preserve">Unequal Vulnerability to Climate Change and the Transmission of Adverse Effects Through International Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97, pp.134-157. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (2), pp.727-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-019-00345-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148461v1</w:t>
+                <w:t xml:space="preserve">hal-04215353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal Vulnerability to Climate Change and the Transmission of Adverse Effects Through International Trade</w:t>
+                <w:t xml:space="preserve">Environmental policy and human capital inequality: A matter of life and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (2), pp.727-759. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.134-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-019-00345-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215353v1</w:t>
+                <w:t xml:space="preserve">hal-03148461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Policy and Growth when Environmental Awareness is Endogenous</w:t>
               </w:r>
@@ -2183,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974843v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nourry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seegmuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.03.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.04.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00345-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100517000189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.163.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.05.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974843v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nourry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seegmuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.03.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00345-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.04.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100517000189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.163.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.05.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>