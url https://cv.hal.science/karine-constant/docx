--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -274,51 +274,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346813v1</w:t>
+                <w:t xml:space="preserve">hal-04346858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European renewable energy sector in calm and turmoil periods: The key role of sovereign risk</w:t>
               </w:r>
@@ -375,51 +375,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346858v1</w:t>
+                <w:t xml:space="preserve">hal-04346813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental policy and human capital inequality: A matter of life and death</w:t>
               </w:r>
@@ -1080,196 +1080,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal Vulnerability to Climate Change and the Transmission of Adverse Effects Through International Trade</w:t>
+                <w:t xml:space="preserve">Environmental policy and human capital inequality: A matter of life and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (2), pp.727-759. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.134-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-019-00345-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215353v1</w:t>
+                <w:t xml:space="preserve">hal-03148461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental policy and human capital inequality: A matter of life and death</w:t>
+                <w:t xml:space="preserve">Unequal Vulnerability to Climate Change and the Transmission of Adverse Effects Through International Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Davin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97, pp.134-157. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (2), pp.727-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-019-00345-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148461v1</w:t>
+                <w:t xml:space="preserve">hal-04215353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Policy and Growth when Environmental Awareness is Endogenous</w:t>
               </w:r>
@@ -2183,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974843v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nourry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seegmuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.03.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00345-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.04.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100517000189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.163.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.05.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974843v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nourry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seegmuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.03.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.04.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00345-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100517000189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.163.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2013.05.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>