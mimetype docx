--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1319,278 +1319,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tight-binding DFT performance for the description of organic photochromes properties</w:t>
+                <w:t xml:space="preserve">Electronic Structure and Magneto-Structural Correlations Study of Cu2UL Trinuclear Schiff Base Complexes: A 3d-5f-3d Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Poidevin</w:t>
+                <w:t xml:space="preserve">Samir Meskaldji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenhaël Duplaix-Rata</w:t>
+                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0133418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (6), pp.1475-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c08755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013814v1</w:t>
+                <w:t xml:space="preserve">hal-04011284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure and Magneto-Structural Correlations Study of Cu2UL Trinuclear Schiff Base Complexes: A 3d-5f-3d Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of tight-binding DFT performance for the description of organic photochromes properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
+                <w:t xml:space="preserve">Corentin Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Gwenhaël Duplaix-Rata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (6), pp.1475-1490. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (7), pp.074303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c08755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0133418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011284v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase dependence and mechanical and thermal ductility of the luminescence properties of tetranuclear Cu( i ) metallacycle assemblies stabilized by ditopic organo-pnictogen (P,As) ligands</w:t>
               </w:r>
@@ -2125,64 +2125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Ancillary Ligand X Drives the Redox Properties of Biscyclopentadienyl Pentavalent Uranium Cp(2)U(═N-Ar)X Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Talha Yassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (22), pp.4887-4895. </w:t>
@@ -2510,51 +2510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled luminescent Cu(i) tetranuclear metallacycles based on 3,3 '-bipyridine ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin van Dyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (46), pp.26702-26706. </w:t>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,51 +3833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo-6 cluster-based compounds for energy conversion applications: comparative study of photoluminescence and cathodoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noee Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,161 +4082,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solid state highly emissive Cu(i) metallacycle: promotion of cuprophilic interactions at the excited states</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Structure and Magnetic Properties of Dioxo-Bridged Diuranium Complexes with Diamond-Core Structural Motifs: A Relativistic DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Bras</w:t>
+                <w:t xml:space="preserve">Billel Teyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Roiland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karsten Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (76), pp.11370-11373. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (6), pp.2870-2881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CC06613E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367375v1</w:t>
+                <w:t xml:space="preserve">hal-01282458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized Neutron Diffraction to Probe Local Magnetic Anisotropy of a Low-Spin Fe(III) Complex</w:t>
               </w:r>
@@ -4484,157 +4480,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure and Magnetic Properties of Dioxo-Bridged Diuranium Complexes with Diamond-Core Structural Motifs: A Relativistic DFT Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A solid state highly emissive Cu(i) metallacycle: promotion of cuprophilic interactions at the excited states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Sayed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-L. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billel Teyar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+                <w:t xml:space="preserve">L. Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Meyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (6), pp.2870-2881. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (76), pp.11370-11373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CC06613E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282458v1</w:t>
+                <w:t xml:space="preserve">hal-01367375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive Coupling of Diynes at Rhodium Gives Fluorescent Rhodacyclopentadienes or Phosphorescent Rhodium 2,2'-Biphenyl Complexes</w:t>
               </w:r>
@@ -4672,51 +4672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. Edkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (30), pp.10523-10532. </w:t>
@@ -4748,1492 +4748,1492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Luminescence Properties of Lanthanide-Based Polynuclear Complexes Nanoaggregates</w:t>
+                <w:t xml:space="preserve">Electronic structure of modelized vs. real carbon-chain containing organometallic dinuclear complexes: similarities and differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Le Natur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Abdelkader Ladjarafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+                <w:t xml:space="preserve">Hacène Meghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Polles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-015-2623-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162339v1</w:t>
+                <w:t xml:space="preserve">hal-01143236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of modelized vs. real carbon-chain containing organometallic dinuclear complexes: similarities and differences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Molecular switches in carbon-rich organometallic compounds: Theoretical aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-015-2623-3⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1642, pp.461--464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4906720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143236v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular switches in carbon-rich organometallic compounds: Theoretical aspects.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and Luminescence Properties of Lanthanide-Based Polynuclear Complexes Nanoaggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Polles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1642, pp.461--464. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.6043-6054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4906720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153421v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined theoretical and time-resolved photoluminescence investigations of [Mo6Bri8Bra6]2− metal cluster units: evidence of dual emission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fe(dppe)(η5-C5Me5)-Based Phenylalkynyl Complexes Featuring an NO2 End Group: A Theoretical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garreau</w:t>
+                <w:t xml:space="preserve">Hiba Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bulou</w:t>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fontaine</w:t>
+                <w:t xml:space="preserve">Katy Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (43), pp.28574-28585. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (9), pp.1352--1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP03960F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/CH15136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222623v1</w:t>
+                <w:t xml:space="preserve">hal-01198731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe(dppe)(η5-C5Me5)-Based Phenylalkynyl Complexes Featuring an NO2 End Group: A Theoretical Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined theoretical and time-resolved photoluminescence investigations of [Mo6Bri8Bra6]2− metal cluster units: evidence of dual emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Sahnoune</w:t>
+                <w:t xml:space="preserve">A. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Green</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paul</w:t>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (9), pp.1352--1358. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (43), pp.28574-28585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CH15136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP03960F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198731v1</w:t>
+                <w:t xml:space="preserve">hal-01222623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence in Rhoda- and Iridacyclopentadienes Neglecting the Spin-Orbit Coupling of the Heavy Atom: The Ligand Dominates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox Modulation of Magnetic Slow Relaxation in a 4f-​Based Single-​Molecule Magnet with a 4d Carbon-​Rich Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Steffen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Thibault</w:t>
+                <w:t xml:space="preserve">Min Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Beeby</w:t>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 (13), pp.7055-7069. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic501115k⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.2361-2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic403081y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142259v1</w:t>
+                <w:t xml:space="preserve">hal-00973431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Modulation of Magnetic Slow Relaxation in a 4f-​Based Single-​Molecule Magnet with a 4d Carbon-​Rich Ligand</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence in Rhoda- and Iridacyclopentadienes Neglecting the Spin-Orbit Coupling of the Heavy Atom: The Ligand Dominates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Andreas Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Andrew Beeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 (5), pp.2361-2363. </w:t>
+              <w:t xml:space="preserve">, 2014, 53 (13), pp.7055-7069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic403081y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic501115k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973431v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diarylethene-Containing Carbon-Rich Ruthenium Organometallics: Tuning of Electrochromism</w:t>
+                <w:t xml:space="preserve">Hexatriynediyl Chain Spanning Two Cp*(dppe)​M Termini (M = Fe, Ru)​: Evidence for the Dependence of Electronic and Magnetic Couplings on the Relative Orientation of the Termini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Liu</w:t>
+                <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Mbacké Ndiaye</w:t>
+                <w:t xml:space="preserve">Frederic Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lagrost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Choua</w:t>
+                <w:t xml:space="preserve">Christopher J.Sumby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic5013044⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (10), pp.2613-2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500328y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092872v1</w:t>
+                <w:t xml:space="preserve">hal-01016852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexatriynediyl Chain Spanning Two Cp*(dppe)​M Termini (M = Fe, Ru)​: Evidence for the Dependence of Electronic and Magnetic Couplings on the Relative Orientation of the Termini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diarylethene-Containing Carbon-Rich Ruthenium Organometallics: Tuning of Electrochromism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Burgun</w:t>
+                <w:t xml:space="preserve">Cheikh Mbacké Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gendron</w:t>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J.Sumby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">Sylvie Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (10), pp.2613-2627. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (15), pp.8172-8188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om500328y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic5013044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016852v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revelation of the photoactive species in the photocatalytic dimerization of - méthylstyrene by a dinuclear ruthenium-palladium complex</w:t>
+                <w:t xml:space="preserve">Hybrid molecular systems containing tetrathiafulvalene and iron-alkynyl electrophores : five-component functional molecules obtained from C-H bond activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kei Murata</w:t>
+                <w:t xml:space="preserve">Frederic Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Inagaki</w:t>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munetaka Akita</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshiyuki Ogyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Kumamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic400666v⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (18), pp.5742-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201204227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874185v1</w:t>
+                <w:t xml:space="preserve">hal-00822744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid molecular systems containing tetrathiafulvalene and iron-alkynyl electrophores : five-component functional molecules obtained from C-H bond activation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revelation of the photoactive species in the photocatalytic dimerization of - méthylstyrene by a dinuclear ruthenium-palladium complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Kumamoto</w:t>
+                <w:t xml:space="preserve">Kei Murata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Miyazaki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Akiko Inagaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munetaka Akita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201204227⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (14), pp.80-0-8039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic400666v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00822744v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Redox-Active Mononuclear Fe(κ2-dppe)(η5-C5Me5)-Terminated π-Conjugated Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,441 +6291,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Tetrametallic Complexes with a Square Array by Oxidative Dimerization of Organometallic Wires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Oxidative Activation of Aryldiynyl-Iron Complexes: Regio-Selective Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil A. Schauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul J. Low</w:t>
+                <w:t xml:space="preserve">S. Sinbandhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (18), pp.5015-5025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om4003768⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.1866−1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om400014g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839872v1</w:t>
+                <w:t xml:space="preserve">hal-00840059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and Structural Studies of Several Group 8 Metal Complexes Derived from 1, 3-Butadiyne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Straightforward Access to Tetrametallic Complexes with a Square Array by Oxidative Dimerization of Organometallic Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil A. Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian W. Skelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I. Bruce</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kathy A. Kramarczuk</w:t>
+                <w:t xml:space="preserve">Paul J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zaac.201300282⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (18), pp.5015-5025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om4003768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00875518v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Activation of Aryldiynyl-Iron Complexes: Regio-Selective Dimerization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Syntheses and Structural Studies of Several Group 8 Metal Complexes Derived from 1, 3-Butadiyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus L. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin G. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy A. Kramarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 639 (12-13), pp.2216-2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201300282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om400014g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00840059v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-modulable Molecular Transport Junctions based on Organometallic Molecular Wires</w:t>
               </w:r>
@@ -6750,51 +6750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Hervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin van Dyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6839,295 +6839,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Dimerisation of Aryldiynyl-ruthenium Complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Iron and Ruthenium σ-Poly-ynyls of General Formula [{M(dppe)Cp*}-(C≡C)n-R]0/+(M = Fe, Ru); An Experimental and Theoretical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Halet</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyn Jevric</w:t>
+                <w:t xml:space="preserve">B. W. Skelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 31 (18), pp.6555-6566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om3005146⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 31 ((19)), pp.6796-6811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om300584u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753699v1</w:t>
+                <w:t xml:space="preserve">hal-00753601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and Ruthenium σ-Poly-ynyls of General Formula [{M(dppe)Cp*}-(C≡C)n-R]0/+(M = Fe, Ru); An Experimental and Theoretical Investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Oxidative Dimerisation of Aryldiynyl-ruthenium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. W. Skelton</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Martyn Jevric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 31 ((19)), pp.6796-6811. </w:t>
+              <w:t xml:space="preserve">, 2012, 31 (18), pp.6555-6566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om300584u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om3005146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753601v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Charge-Transfer Excited States in a Quasi-Nonluminescent Electron-Rich Fe(II)-Acetylide Complex by Femtosecond Optical Spectroscopy</w:t>
               </w:r>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy A. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (5), pp.3719-3727. </w:t>
@@ -7273,51 +7273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Di Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bourdolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,103 +7381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-rich iron/ruthenium arylalkynyl complexes for third-order nonlinear optics: redox-switching between three states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ladjarafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (20), pp.5561-77. </w:t>
@@ -7521,337 +7521,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
+                <w:t xml:space="preserve">Spectroscopic Evidence for Redox Isomerism in the 1,4-Diethynylbenzene-Bridged Heterobimetallic Cation [{Fe(dppe)Cp*}(μ-C≡CC6H4C≡C){Mo(dppe)(η-C7H7)}]PF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+                <w:t xml:space="preserve">Emma C. Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ladjarafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Trujillo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Neil J. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Collison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (15), pp.4180-4195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om200488b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824161v1</w:t>
+                <w:t xml:space="preserve">hal-00738751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Evidence for Redox Isomerism in the 1,4-Diethynylbenzene-Bridged Heterobimetallic Cation [{Fe(dppe)Cp*}(μ-C≡CC6H4C≡C){Mo(dppe)(η-C7H7)}]PF6</w:t>
+                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma C. Fitzgerald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Ladjarafi</w:t>
+                <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil J. Brown</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Alexander Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 374 (1), pp.288-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om200488b⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738751v1</w:t>
+                <w:t xml:space="preserve">hal-00824161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynuclear carbon-rich organometallic complexes: clarification of the role of the bridging ligand in the redox properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7898,51 +7898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3,5-Bis(ethynyl)pyridine and 2,6-bis(ethynyl)pyridine spanning two Fe(Cp*)(dppe) units: role of the nitrogen atom on the electronic and magnetic couplings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Stang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (24), pp.12601-22. </w:t>
@@ -8058,51 +8058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei S. Batsanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Edge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,64 +8179,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain-like&amp;quot; trimetallic ruthenium complexes with C7 carbon-rich bridges: experimental and theoretical investigations of electronic communication tuning in five distinct oxidation states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,103 +8300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Distribution in Electron-Rich Piano-Stool Iron(III) Pyridylalkynyl Radical Cations Containing [(eta(2)-dppe)(eta(5)-C5Me5)FeC C](+) End Groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Stang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (11), pp.2491-2502. </w:t>
@@ -8434,90 +8434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological dependence of the magnetic exchange coupling in arylethynyl-bridged organometallic diradicals containing [(eta(2)-dppe)(eta(5)-C(5)Me(5))Fe(III)](+) fragments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8568,77 +8568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding and Electron Delocalization in Ruthenium(III) σ-Arylacetylide Radicals [trans-Cl(η2-dppe)2RuC≡C(4-C6H4X)]+ (X = NO2, C(O)H, C(O)Me, F, H, OMe, NMe2): Misleading Aspects of the ESR Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Tchouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,363 +8696,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifunctional organometallic switch with carbon-rich ruthenium and diarylethene units</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the sensitivity of f electrons to their chemical environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lagrost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Costuas</w:t>
+                <w:t xml:space="preserve">Eric Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tchouar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (7), pp.2180-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja073224r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355532v1</w:t>
+                <w:t xml:space="preserve">hal-00725173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensitivity of f electrons to their chemical environment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">A multifunctional organometallic switch with carbon-rich ruthenium and diarylethene units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rabiller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Le Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6117-6119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00725173v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses, structures and redox properties of some complexes containing the Os(dppe)Cp* fragment, including [{Os(dppe)Cp*}2(μ-C[triple bond, length as m-dash]CC[triple bond, length as m-dash]C)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy A. Kramarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46, pp.5387-5399. </w:t>
@@ -9102,103 +9102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox-Active Complexes Containing Group 8 Metal Centers Linked by C2 Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben G. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (15), pp.3735-3745. </w:t>
@@ -9248,90 +9248,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Delocalization in Electron-Rich Iron(III) Piano-Stool -Acetylides. An Experimental (NMR) and Theoretical (DFT) Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9433,51 +9433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Kramarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9513,307 +9513,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallaborane reactivity. A stoichiometric mechanism for the insertion of two alkynes into an iridaborane framework via a disposable molybdenum chaperone.</w:t>
+                <w:t xml:space="preserve">Synthesis, photophysics and molecular structures of luminescent 2,5-bis(phenylethynyl)thiophenes (BPETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Montigny</w:t>
+                <w:t xml:space="preserve">Jamie S. Siddle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Macias</w:t>
+                <w:t xml:space="preserve">Richard M. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce C. Noll</w:t>
+                <w:t xml:space="preserve">Jonathan C. Collings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas P. Fehlner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Simon R. Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Porrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja068999z⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (6), pp.841-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B701172E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354919v1</w:t>
+                <w:t xml:space="preserve">hal-00862434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photophysics and molecular structures of luminescent 2,5-bis(phenylethynyl)thiophenes (BPETs)</w:t>
+                <w:t xml:space="preserve">Metallaborane reactivity. A stoichiometric mechanism for the insertion of two alkynes into an iridaborane framework via a disposable molybdenum chaperone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie S. Siddle</w:t>
+                <w:t xml:space="preserve">Frédéric de Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M. Ward</w:t>
+                <w:t xml:space="preserve">Ramón Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan C. Collings</w:t>
+                <w:t xml:space="preserve">Bruce C. Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon R. Rutter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Porrès</w:t>
+                <w:t xml:space="preserve">Thomas P. Fehlner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (11), pp.3392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja068999z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B701172E⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862434v1</w:t>
+                <w:t xml:space="preserve">hal-00354919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, photophysics, and crystal and molecular structures of luminescent 2,5-bis(p-R-phenylethynyl)thiophenes and 2,5-bis(pentafluorophenylethynyl)thiophene</w:t>
               </w:r>
@@ -9918,319 +9918,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoisomerizable Bipyridine Ligands and Macroligands: Absorption, Photoisomerization Properties and Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonding and Substituent Effects in Electron-Rich Mononuclear Ruthenium σ-Arylacetylides of the Formula [(η2-dppe)(η5-C5Me5)Ru(CC)-1,4-(C6H4)X][PF6]n (n = 0, 1; X = NO2, CN, F, H, OMe, NH2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin G. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Viau</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200500473⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.649-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om050799t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118320v1</w:t>
+                <w:t xml:space="preserve">hal-00862733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding and Substituent Effects in Electron-Rich Mononuclear Ruthenium σ-Arylacetylides of the Formula [(η2-dppe)(η5-C5Me5)Ru(CC)-1,4-(C6H4)X][PF6]n (n = 0, 1; X = NO2, CN, F, H, OMe, NH2)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Photoisomerizable Bipyridine Ligands and Macroligands: Absorption, Photoisomerization Properties and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Malkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.649-665. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3), pp.644 - 657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om050799t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200500473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862733v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The versatility of pentalene coordination to transition metals: a density functional theory investigation.</w:t>
               </w:r>
@@ -10242,51 +10242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Bévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10397,64 +10397,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (3), pp.790-797. </w:t>
@@ -10530,64 +10530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omrane Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10644,835 +10644,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic interactions in bridged bis(cluster) assemblies – a comparison of para-CB10H10C, para-C6H4 and C4 bridges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Bridging Phosphanes: Exotic or Versatile Binucleating Ligands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rodriguez-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael A.J. Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8 (11-12), pp.1883-1896. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (28), pp.4362-4365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200500529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052949v1</w:t>
+                <w:t xml:space="preserve">hal-03052955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical aspects of the bonding in acetylide-bridged organometallic dinuclear complexes</w:t>
+                <w:t xml:space="preserve">Iron versus Ruthenium: Dramatic Changes in Electronic Structure Result from Replacement of One Fe by Ru in [{Cp*(dppe)Fe}-CC-CC-{Fe(dppe)Cp*}] n + ( n = 0, 1, 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ouddaï</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Michael Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Bencharif</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Benjamin Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8 (8), pp.1336-1350. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (16), pp.3864-3881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om050293a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052946v1</w:t>
+                <w:t xml:space="preserve">hal-03052947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Phosphanes: Exotic or Versatile Binucleating Ligands?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-Rich Piano-Stool Iron σ-Acetylides. Electronic Structures of Arylalkynyl Iron(III) Radical Cations †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Leca</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Jean-Yves Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (22), pp.5464-5478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om0505108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200500529⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052955v1</w:t>
+                <w:t xml:space="preserve">hal-03052950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron versus Ruthenium: Dramatic Changes in Electronic Structure Result from Replacement of One Fe by Ru in [{Cp*(dppe)Fe}-CC-CC-{Fe(dppe)Cp*}] n + ( n = 0, 1, 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical aspects of the bonding in acetylide-bridged organometallic dinuclear complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ouddaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bruce</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Mustafa Bencharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (8), pp.1336-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om050293a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052947v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Rich Piano-Stool Iron σ-Acetylides. Electronic Structures of Arylalkynyl Iron(III) Radical Cations †</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Electronic interactions in bridged bis(cluster) assemblies – a comparison of para-CB10H10C, para-C6H4 and C4 bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nervi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Thépot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Halet</w:t>
+                <w:t xml:space="preserve">Michael A.J. Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (22), pp.5464-5478. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (11-12), pp.1883-1896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om0505108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052950v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Transfer and Electron Exchange between [Cp*(dppe)Fe] n + ( n = 0, 1) Building Blocks Mediated by the 9,10-Bis(ethynyl)anthracene Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (19), pp.4558-4572. </w:t>
@@ -11662,522 +11662,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-allenylidene metal complex and unique related radical with delocalization of one electron over both trans carbon-rich chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Costuas</w:t>
+                <w:t xml:space="preserve">Some ruthenium complexes containing cyanocarbon ligands: syntheses, structures and extent of electronic communication in binuclear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Touchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Golhen</w:t>
+                <w:t xml:space="preserve">Mark Buntine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja049631+⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 689 (21), pp.3308-3326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2004.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475055v1</w:t>
+                <w:t xml:space="preserve">hal-03052941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Heterometallic Branched Alkynyl Complexes of Rhenium(I)−Palladium(II): Potential Building Blocks for Heterometallic Metallodendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hung-Fai Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Hung-Fai Chong</w:t>
+                <w:t xml:space="preserve">Sally Chan-Fung Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Chan-Fung Lam</w:t>
+                <w:t xml:space="preserve">Vivian Wing-Wah Yam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Wing-Wah Yam</w:t>
+                <w:t xml:space="preserve">Nianyong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kung-Kai Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (21), pp.4924-4933. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om049696l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om049696l⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some ruthenium complexes containing cyanocarbon ligands: syntheses, structures and extent of electronic communication in binuclear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Bruce</w:t>
+                <w:t xml:space="preserve">Bis-allenylidene metal complex and unique related radical with delocalization of one electron over both trans carbon-rich chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Buntine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Halet</w:t>
+                <w:t xml:space="preserve">Jy Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2004.07.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (13), pp.4072--4073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja049631+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03052941v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Rich Piano-Stool Iron σ-Acetylides. † Theoretical and Phenomenological Investigation of Electronic Substituent Effects in Iron(II) Acetylides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12249,90 +12249,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of the 1,3,5,7-octatetraynediyl carbon rod end-capped by two electron-rich (η5-C5Me5)(η2-dppe)Fe groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 683 (2), pp.368-378. </w:t>
@@ -12395,77 +12395,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding and Electronic Structure in Consanguineous and Conjugal Iron and Rhenium sp Carbon Chain Complexes [MC 4 M‘] n + : Computational Analyses of the Effect of the Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gladysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12541,77 +12541,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroswitchable Photoluminescence Activity: Synthesis, Spectroscopy, Electrochemistry, Photophysics, and X-ray Crystal and Electronic Structures of [Re(bpy)(CO) 3 (C⋮CC 6 H 4 C⋮C)Fe(C 5 Me 5 )(dppe)][PF 6 ] n ( n = 0, 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Man-Chung Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Chan-Fung Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Chiu Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianyong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12700,51 +12700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12820,51 +12820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron–iron interaction through an ethanedithiolate ligand: a magnetic and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12966,51 +12966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Chemical Activity of Point Defects on MgCl 2 (001) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Parrinello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13069,64 +13069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox-Switchable Second-Order Molecular Polarizabilities with Electron-Rich Iron σ-Aryl Acetylides †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13215,77 +13215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of buta-1,3-diynyl complexes of platinum(ii) and their use in the construction of neutral molecular squares: synthesis, structural and theoretical characterisation of cyclo-{Pt(µ-CCCC)(dppe)}4 and related chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13387,64 +13387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13485,319 +13485,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New charge transfer salts based on bis(ethylenedithio)tetrathiafulvalene (ET) and ferro or antiferromagnetic oxalato-bridged dinuclear anions: Syntheses, structures and magnetism of ET5[MM′(C2O4)(NCS)8] with MM′ = CrIIIFeIII, CrIIICrIII</w:t>
+                <w:t xml:space="preserve">A density functional theory investigation of the polytopal rearrangement of square-based pyramidal clusters: C5H5+, P5+ and Sb5+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bérézovsky</w:t>
+                <w:t xml:space="preserve">Florence Bérézovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Pala</w:t>
+                <w:t xml:space="preserve">Jean Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Gómez-García</w:t>
+                <w:t xml:space="preserve">Carlos Gómez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Coronado</w:t>
+                <w:t xml:space="preserve">Eugenio Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 40 (20), pp.5127-5132. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 571 (1-3), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic010197b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0166-1280(00)00838-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770142v1</w:t>
+                <w:t xml:space="preserve">hal-03052925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A density functional theory investigation of the polytopal rearrangement of square-based pyramidal clusters: C5H5+, P5+ and Sb5+</w:t>
+                <w:t xml:space="preserve">New charge transfer salts based on bis(ethylenedithio)tetrathiafulvalene (ET) and ferro or antiferromagnetic oxalato-bridged dinuclear anions: Syntheses, structures and magnetism of ET5[MM′(C2O4)(NCS)8] with MM′ = CrIIIFeIII, CrIIICrIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bérézovsky</w:t>
+                <w:t xml:space="preserve">F. Bérézovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sala Pala</w:t>
+                <w:t xml:space="preserve">J.S. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Gómez-García</w:t>
+                <w:t xml:space="preserve">C.J. Gómez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Coronado</w:t>
+                <w:t xml:space="preserve">E. Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 571 (1-3), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (20), pp.5127-5132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0166-1280(00)00838-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic010197b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052925v1</w:t>
+                <w:t xml:space="preserve">hal-01770142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical, Thermodynamic, Spectroscopic, and Structural Studies of the Consequences of One-Electron Oxidation on the Fe−X Bonds in 17- and 18-Electron Cp*Fe(dppe)X Complexes (X = F, Cl, Br, I, H, CH 3 )</w:t>
               </w:r>
@@ -13835,51 +13835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (41), pp.9984-10000. </w:t>
@@ -13991,157 +13991,157 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 571 (1-3), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0166-1280(00)00838-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Chemistry of Metal-Bonded C 4 Chains: A Combined Chemical, Spectroelectrochemical, and Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14217,77 +14217,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organometallic Mixed-Valence Systems. Two-Center and Three-Center Compounds with m eta Connections around a Central Phenylene Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Weyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14359,51 +14359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular orbital investigation of the diamagnetism and stability of triangular 50-electron M3Ln clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14475,51 +14475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Investigation of Electron-Deficient and/or Paramagnetic Complexes Composed of the Cp*Fe(dppe) Unit and of Related Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14578,51 +14578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of a phenyl group from co-ordinated CH2(PPh2)2 to an acetylide on an Ru3 cluster: crystal structure of [Ru3(μ-H)(μ3-PPhCH2PPh2)(μ3-PhC2But)(CO)6]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14630,51 +14630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.479-486. </w:t>
@@ -14737,77 +14737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[(Cp*)(dppe)Fe(III)−] + Units Bridged through 1,3-Diethynylbenzene and 1,3,5-Triethynylbenzene Spacers: Ferromagnetic Metal−Metal Exchange Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Weyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lapinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14866,51 +14866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Ti(η8-pentalene)2 a 20-electron complex? A theoretical investigation of a pseudo electron-rich molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14961,526 +14961,526 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring irreversible luminescence thermal transitions of polymetallic copper(I) coordination polymers built from polyphosphines synthons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Exploring the Structure–Property Relationships in Transition Metal Clusters (Nb6, Ta6, Mo6) for Energy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noee Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Phosphorus Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Wurtzburg, Germany</w:t>
+              <w:t xml:space="preserve">MADEMAT 2025 - Metallic Aggregates: from Theory &amp; Shaping to the Design of Materials &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728971v1</w:t>
+                <w:t xml:space="preserve">hal-05573375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRREVERSIBLE THERMAL ALTERATION OF SOLID STATE LUMINESCENCE IN POLYMETALLIC COPPER(I) COORDINATION POLYMER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic photactive precursors based on Cu(I) for the preparation of luminescent stimuli-sensitive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Italian Coordination Chem Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IRIS-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Halifax (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728976v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic photactive precursors based on Cu(I) for the preparation of luminescent stimuli-sensitive materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRREVERSIBLE THERMAL ALTERATION OF SOLID STATE LUMINESCENCE IN POLYMETALLIC COPPER(I) COORDINATION POLYMER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRIS-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Halifax (Canada), Canada</w:t>
+              <w:t xml:space="preserve">French-Italian Coordination Chem Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728967v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring irreversible luminescence thermal transitions of polymetallic copper(I) coordination polymers built from polyphosphines synthons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUNMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Phosphorus Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Wurtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729513v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15489,1423 +15489,1938 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres SCF 2023 (Société Chimique de France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">FUNMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729506v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of supramolecular metalacyclic assemblies of CuI8MII/III/IV: how structural conformers can influence the photophysical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-German Young Crystallographer's Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congres SCF 2023 (Société Chimique de France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729495v1</w:t>
+                <w:t xml:space="preserve">hal-04729506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-CPs BASED ON Cu(I)4 METALLACYCLES BEARING IRREVERSIBLE NON-DESTRUCTIVE THERMAL TRANSITION OF THEIR SOLID-STATE LUMINESCENCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A series of supramolecular metalacyclic assemblies of CuI8MII/III/IV: how structural conformers can influence the photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Suzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concoord-Gecom 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">1st French-German Young Crystallographer's Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730781v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT QUANTUM CHEMICAL STUDIES OF LUMINESCENT COPPER (I) COMPOUNDS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D-CPs BASED ON Cu(I)4 METALLACYCLES BEARING IRREVERSIBLE NON-DESTRUCTIVE THERMAL TRANSITION OF THEIR SOLID-STATE LUMINESCENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Concoord-Gecom 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730744v1</w:t>
+                <w:t xml:space="preserve">hal-04730781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu(I)-based bimetallic complexes and their solid-state luminescent properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Quantum chemical studies of optical properties of transition-metal octahedral cluster compounds - Costuas Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SCF BPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">On-line Mini-Symposium Clusters, Nanoclusters and Nanoparticles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730777v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Polymetallic Assemblies of Cu(I) ions : Conformer-Property Relationships and Sensitivity to External Stimuli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu(I) 1D-CPs BEARING IRREVERSIBLE HIGH TEMPERATURE TRANSITION OF THEIR SOLID-STATE LUMINESCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730771v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu(I) 1D-CPs BEARING IRREVERSIBLE HIGH TEMPERATURE TRANSITION OF THEIR SOLID-STATE LUMINESCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescent Polymetallic Assemblies of Cu(I) ions : Conformer-Property Relationships and Sensitivity to External Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">ICNI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730757v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage polymétallique luminescent de l’ion Cu(I) : relation conformères/propriétés et sensibilité aux stimuli externes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu(I)-based bimetallic complexes and their solid-state luminescent properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées SCF BPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730790v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle give-and-take between the carbon spacer and the metal termini to tune electronic and magnetic properties of organometallic wires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Burgun</w:t>
+                <w:t xml:space="preserve">DFT QUANTUM CHEMICAL STUDIES OF LUMINESCENT COPPER (I) COMPOUNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248th ACS National Meeting &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ICCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114432v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantum chemical studies of metal-containing compounds for molecular optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion plénière du GDR Photo Electro Stimulation (PES), Pessac, France - 7/11/2022 – 09/11/2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assemblage polymétallique luminescent de l’ion Cu(I) : relation conformères/propriétés et sensibilité aux stimuli externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DFT study of the reactivity of molybdenum cluster units at the ground and excited state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tymińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JTMS 2021 : Journées "Théorie, Modélisation et Simulation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtle give-and-take between the carbon spacer and the metal termini to tune electronic and magnetic properties of organometallic wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">248th ACS National Meeting &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spin Distribution in Electron-rich Iron (III) Acetylides: ESR, NMR and DFT Study of Mononuclear Model Complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Japan-France Symposium on Molecular Materials:Electronics, Photonics and Spintronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gas-phase chemistry of the photo-reduced [Mo6I13]2- and the photo-oxidized [Mo6I14]1- cluster species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Macaleese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Tsirkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tyminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. J. O'Hair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière du GdR EMIE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Biarritz (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of photoprotective dihydropyridinone compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Khahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2014167225. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogues de mycosporines en tant que photoprotecteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Composés photoprotecteurs (V/Réf. DI : 1155_UR1_B - N/Réf. FR 13 53106 CEB). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId575"/>
+      <w:footerReference w:type="default" r:id="rId582"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16973,51 +17488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="950B79B4"/>
+    <w:nsid w:val="32F7837A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17204,51 +17719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karine.costuas@univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0338-0494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseane Santos Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Micra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsirkou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tyminska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;hair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02611C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013850v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Costuas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200951" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04087734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tym&#237;nska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC01187A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Duplaix-Rata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133418" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04280252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01544K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebastard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wilmet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c00308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Mitra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00650a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Talha Yassia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02908" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04200E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI00937K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qo00538c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Sayed Moussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khalil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evariste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Wong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01595g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Dyck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scheer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05372d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Evariste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerneis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00691b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Selvanathan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Norel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00575" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elsayed Moussa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kwun-Wa Chan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yau-Hin Hong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06901" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daigre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costuas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tarasenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Ledneva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Naumov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02748f" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1338496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Piazza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boilleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC06613E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Teyar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02704" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Sieck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Guan Tay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Thibault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Edkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601912" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01143236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ladjarafi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meghezzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2623-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153421v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906720" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03960F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Green" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15136" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142259v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steffen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beeby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501115k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mback&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5013044" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Murata" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Inagaki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munetaka Akita" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400666v" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400515g" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus L. Cole" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Ellis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy A. Kramarczuk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300282" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQZX7WK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanben Meng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Hervault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC20323E" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Green" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208522w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Piazza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2023515" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003427" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BQSK097-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Fitzgerald" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Brown" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200488b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01388a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859922v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Stang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016148" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A. Smith" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S. Batsanov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Edge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Apperley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003946" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Olivier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908948g" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100173x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713255v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9011026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Tchouar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P. Cifuentes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801138q" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355532v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagrost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchouar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073224r" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJW3HCZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712104K" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDCCBE15282208BAFA836FB4DE6483B5E22A5C2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben G. Ellis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7002859" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3J2WF1Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135001v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060989j" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DWKN3MDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354887v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Bruce" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Kramarczuk" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354919v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Macias" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Noll" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Fehlner" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja068999z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TMP47P2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862434v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie S. Siddle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Ward" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Collings" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Rutter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B701172E" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354928v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Siddle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ward" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Collings" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Rutter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118320v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Malkowsky" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500473" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRF96V68-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862733v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050799t" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N5S1GDXM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862767v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bendjaballah" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500765" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJX8DKX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863192v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm052199q" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V6TC78FX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322290v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Fadhel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0603453" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-92B9MT13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052949v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nervi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A.J. Paterson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.03.016" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPDL37S1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052946v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudda&#239;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bencharif" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.02.022" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV1Q32R2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052955v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leca" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rodriguez-Sanz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500529" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QG7GJH8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052947v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruce" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ellis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050293a" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SR74VHB0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052950v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Th&#233;pot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0505108" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQVTH8WT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052953v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050403d" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N2WT5NJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052957v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ortin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Souhassou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051239p" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R020WCB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475055v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touchard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Saillard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Golhen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja049631+" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052942v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hung-Fai Chong" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chan-Fung Lam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Wing-Wah Yam" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianyong Zhu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kung-Kai Cheung" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om049696l" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SDBK6NQP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052941v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Buntine" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.07.030" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JM37P15-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052945v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lapinte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030630k" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V40PNK5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052938v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(03)00709-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MPWKB3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052940v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Jiao" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gladysz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillemot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034619n" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LRMBKWL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Man-Chung Wong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chiu Ko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rou&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic030226d" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-526RQDPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052935v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bouder" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Amouyal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030296j" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-86DGN7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052932v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Valenzuela" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Moreno" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(01)00734-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92RZS9F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052928v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014216e" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6SJTB25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052929v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deveau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020303x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0GQJ46XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052931v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Low" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b107929h" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2C8EC1AD18F7702DCA4C2B37CCD16F4DBA65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052933v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01327-9" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770142v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;r&#233;zovsky" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coronado" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic010197b" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JP138KLS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052925v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;r&#233;zovsky" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala Pala" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(00)00838-1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QVRCJRX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052923v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Tilset" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fjeldahl" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0106927" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RHP1ZLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052927v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Lokbani-Azzouz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Halet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Saillard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052918v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Best" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja992002t" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZS0RL0T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052920v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Weyland" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000341l" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7K63CTRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052914v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Garland" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a900421a" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96DFF056E755D3D45B69F44F077B09F887602FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052899v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/OM990191I" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8ZDTQS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052911v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humphrey" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan White" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807008C" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0G0R86S6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052895v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mari" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/OM980778H" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6QK2Q48B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052892v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805682j" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D2A84C3ABA238C2C8FF7B0BBD1B2B4ADE9F994D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728971v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Scheer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729513v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mustafa Khalil" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729506v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729495v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730781v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730744v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marvaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730777v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730771v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730757v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730790v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457720v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thepot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116163v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Khahn" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872735v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Hung Nguyen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karine.costuas@univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0338-0494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseane Santos Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Micra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsirkou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tyminska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;hair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02611C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013850v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Costuas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200951" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04087734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tym&#237;nska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC01187A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Duplaix-Rata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133418" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04280252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01544K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebastard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wilmet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c00308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Mitra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00650a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Talha Yassia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02908" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04200E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI00937K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qo00538c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Sayed Moussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khalil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evariste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Wong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01595g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Dyck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scheer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05372d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Evariste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerneis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00691b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Selvanathan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Norel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00575" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elsayed Moussa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kwun-Wa Chan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yau-Hin Hong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06901" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daigre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costuas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tarasenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Ledneva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Naumov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02748f" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1338496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Piazza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boilleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Teyar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02704" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC06613E" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Sieck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Guan Tay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Thibault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Edkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601912" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01143236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ladjarafi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meghezzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2623-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906720" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Green" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03960F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steffen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beeby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501115k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mback&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5013044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Murata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Inagaki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munetaka Akita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400666v" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400515g" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus L. Cole" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Ellis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy A. Kramarczuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300282" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQZX7WK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanben Meng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Hervault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC20323E" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Green" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208522w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Piazza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2023515" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003427" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BQSK097-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738751v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Fitzgerald" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Brown" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200488b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01388a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859922v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Stang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016148" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A. Smith" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S. Batsanov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Edge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Apperley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003946" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Olivier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908948g" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100173x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713255v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9011026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Tchouar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P. Cifuentes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801138q" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725173v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073224r" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJW3HCZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355532v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagrost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchouar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712104K" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDCCBE15282208BAFA836FB4DE6483B5E22A5C2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben G. Ellis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7002859" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3J2WF1Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135001v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060989j" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DWKN3MDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354887v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Bruce" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Kramarczuk" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862434v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie S. Siddle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Ward" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Collings" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Rutter" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B701172E" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Macias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Noll" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Fehlner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja068999z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TMP47P2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354928v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Siddle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ward" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Collings" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Rutter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862733v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050799t" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N5S1GDXM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Malkowsky" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500473" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRF96V68-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862767v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bendjaballah" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500765" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJX8DKX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863192v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm052199q" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V6TC78FX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322290v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Fadhel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0603453" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-92B9MT13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052955v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leca" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rodriguez-Sanz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500529" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QG7GJH8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruce" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ellis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050293a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SR74VHB0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052950v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Th&#233;pot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0505108" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQVTH8WT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudda&#239;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bencharif" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.02.022" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV1Q32R2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052949v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nervi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A.J. Paterson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.03.016" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPDL37S1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052953v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050403d" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N2WT5NJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052957v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ortin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Souhassou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051239p" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R020WCB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052941v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Buntine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.07.030" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JM37P15-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hung-Fai Chong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chan-Fung Lam" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Wing-Wah Yam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianyong Zhu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kung-Kai Cheung" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om049696l" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SDBK6NQP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475055v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touchard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Saillard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Golhen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja049631+" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052945v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lapinte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030630k" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V40PNK5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052938v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(03)00709-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MPWKB3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052940v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Jiao" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gladysz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillemot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034619n" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LRMBKWL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Man-Chung Wong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chiu Ko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rou&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic030226d" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-526RQDPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052935v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bouder" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Amouyal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030296j" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-86DGN7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052932v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Valenzuela" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Moreno" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(01)00734-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92RZS9F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052928v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014216e" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6SJTB25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052929v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deveau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020303x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0GQJ46XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052931v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Low" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b107929h" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2C8EC1AD18F7702DCA4C2B37CCD16F4DBA65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052933v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01327-9" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052925v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;r&#233;zovsky" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala Pala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(00)00838-1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QVRCJRX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770142v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;r&#233;zovsky" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pala" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coronado" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic010197b" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JP138KLS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052923v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Tilset" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fjeldahl" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0106927" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RHP1ZLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052927v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Lokbani-Azzouz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Halet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Saillard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052918v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Best" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja992002t" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZS0RL0T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052920v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Weyland" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000341l" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7K63CTRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052914v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Garland" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a900421a" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96DFF056E755D3D45B69F44F077B09F887602FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052899v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/OM990191I" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8ZDTQS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052911v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humphrey" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan White" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807008C" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0G0R86S6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052895v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mari" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/OM980778H" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6QK2Q48B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052892v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805682j" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D2A84C3ABA238C2C8FF7B0BBD1B2B4ADE9F994D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573375v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728971v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Scheer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729513v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mustafa Khalil" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729506v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729495v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730781v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573388v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730757v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730771v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730777v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730744v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marvaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573732v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730790v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573386v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tymi&#324;ska" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457720v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thepot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574443v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. J. O'Hair" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116163v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Khahn" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872735v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Hung Nguyen" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>