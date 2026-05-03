--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1051,680 +1051,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Helical States - Breaking of Symmetries, Curie’s Principle, and Excited States</w:t>
+                <w:t xml:space="preserve">Electrophilic and nucleophilic gas phase reactivity of the Janus cluster-based anions [{Mo 6 Cl 8 }Cl 5 □] − (□ = lacuna)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Sabalot-Cuzzubbo</w:t>
+                <w:t xml:space="preserve">Antoine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Lafargue-Dit-Hauret</w:t>
+                <w:t xml:space="preserve">Nina Tymínska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rérat</w:t>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Costuas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bégué</w:t>
+                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202200951⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.6243-6246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC01187A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013850v2</w:t>
+                <w:t xml:space="preserve">hal-04087734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic and nucleophilic gas phase reactivity of the Janus cluster-based anions [{Mo 6 Cl 8 }Cl 5 □] − (□ = lacuna)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of tight-binding DFT performance for the description of organic photochromes properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Denis</w:t>
+                <w:t xml:space="preserve">Gwenhaël Duplaix-Rata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Tymínska</w:t>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CC01187A⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (7), pp.074303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0133418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087734v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure and Magneto-Structural Correlations Study of Cu2UL Trinuclear Schiff Base Complexes: A 3d-5f-3d Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Meskaldji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Meskaldji</w:t>
+                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (6), pp.1475-1490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c08755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tight-binding DFT performance for the description of organic photochromes properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase dependence and mechanical and thermal ductility of the luminescence properties of tetranuclear Cu( i ) metallacycle assemblies stabilized by ditopic organo-pnictogen (P,As) ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0133418⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.6976-6989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3QI01544K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013814v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase dependence and mechanical and thermal ductility of the luminescence properties of tetranuclear Cu( i ) metallacycle assemblies stabilized by ditopic organo-pnictogen (P,As) ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Helical States - Breaking of Symmetries, Curie’s Principle, and Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sabalot-Cuzzubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lafargue-Dit-Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Lecourt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Moutier</w:t>
+                <w:t xml:space="preserve">K Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.6976-6989. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e202200951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3QI01544K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202200951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280252v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoarchitectonics of Glass Coatings for Near-Infrared Shielding: From Solid-State Cluster-Based Niobium Chlorides to the Shaping of Nanocomposite Films</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,64 +2125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Ancillary Ligand X Drives the Redox Properties of Biscyclopentadienyl Pentavalent Uranium Cp(2)U(═N-Ar)X Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Talha Yassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (22), pp.4887-4895. </w:t>
@@ -2510,51 +2510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled luminescent Cu(i) tetranuclear metallacycles based on 3,3 '-bipyridine ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,429 +2608,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular rearrangements guided by adaptive coordination-driven reactions toward highly luminescent polynuclear Cu(i) assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the reliability of acquiring molecular junction parameters by Lorentzian fitting of I/V curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Sayed Moussa</w:t>
+                <w:t xml:space="preserve">Valentin Diez-Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Khalil</w:t>
+                <w:t xml:space="preserve">Colin van Dyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Evariste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Delmas</w:t>
+                <w:t xml:space="preserve">Elke Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qi01595g⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (46), pp.26702-26706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp05372d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536595v1</w:t>
+                <w:t xml:space="preserve">hal-03037926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reliability of acquiring molecular junction parameters by Lorentzian fitting of I/V curves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Luminescent vapochromic single crystal to single crystal transition in one-dimensional coordination polymer featuring the first Cu(i) dimer bridged by an aqua ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp05372d⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (18), pp.3402-3411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0qi00691b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037926v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent vapochromic single crystal to single crystal transition in one-dimensional coordination polymer featuring the first Cu(i) dimer bridged by an aqua ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intramolecular rearrangements guided by adaptive coordination-driven reactions toward highly luminescent polynuclear Cu(i) assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Sayed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloane Evariste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+                <w:t xml:space="preserve">H.-L. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Kerneis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">V. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (18), pp.3402-3411. </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1334-1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0qi00691b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9qi01595g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957759v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the local magnetic structure of the [FeIII(Tp)(CN)3]- Building block via solid-state NMR spectroscopy, polarized neutron diffraction, and first-principle calculations</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,606 +3278,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers with a 4,5-Dichlorophthalate Ligand Exhibiting Highly Tunable Luminescence Toward Luminescent Bar Codes</w:t>
+                <w:t xml:space="preserve">Stabilization of Ni2+ dimers in hexacyano Mo6 cluster-based Prussian blue derivatives: Experimental and theoretical investigations of magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert-Manga Badiane</w:t>
+                <w:t xml:space="preserve">G. Daigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">K. Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">M.S. Tarasenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">A.Y. Ledneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">N.G. Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (6), pp.3399-3410. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.1122-1130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7dt02748f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744287v1</w:t>
+                <w:t xml:space="preserve">hal-01713505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOMO Level Pinning in Molecular Junctions Joint Theoretical and Experimental Evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Coordination-Driven Supramolecular Syntheses toward New Polymetallic Cu(I) Luminescent Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rodriguez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Mehdi Elsayed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galangau</w:t>
+                <w:t xml:space="preserve">Alan Kwun-Wa Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Selvanathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Norel</w:t>
+                <w:t xml:space="preserve">Eugene Yau-Hin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00575⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (39), pp.12521-12526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b06901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807082v1</w:t>
+                <w:t xml:space="preserve">hal-01862466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Coordination-Driven Supramolecular Syntheses toward New Polymetallic Cu(I) Luminescent Assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+                <w:t xml:space="preserve">HOMO Level Pinning in Molecular Junctions Joint Theoretical and Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Elsayed Moussa</w:t>
+                <w:t xml:space="preserve">Z. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kwun-Wa Chan</w:t>
+                <w:t xml:space="preserve">P. Selvanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Yau-Hin Hong</w:t>
+                <w:t xml:space="preserve">L. Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (39), pp.12521-12526. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.2394-2403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b06901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862466v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Ni2+ dimers in hexacyano Mo6 cluster-based Prussian blue derivatives: Experimental and theoretical investigations of magnetic properties</w:t>
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers with a 4,5-Dichlorophthalate Ligand Exhibiting Highly Tunable Luminescence Toward Luminescent Bar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Daigre</w:t>
+                <w:t xml:space="preserve">Albert-Manga Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Costuas</w:t>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Tarasenko</w:t>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Y. Ledneva</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.G. Naumov</w:t>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (4), pp.1122-1130. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6), pp.3399-3410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7dt02748f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713505v1</w:t>
+                <w:t xml:space="preserve">hal-01744287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo-6 cluster-based compounds for energy conversion applications: comparative study of photoluminescence and cathodoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noee Dumait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Merahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (23), pp.14540-14555. </w:t>
@@ -4101,64 +4101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure and Magnetic Properties of Dioxo-Bridged Diuranium Complexes with Diamond-Core Structural Motifs: A Relativistic DFT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billel Teyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,77 +4486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solid state highly emissive Cu(i) metallacycle: promotion of cuprophilic interactions at the excited states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Sayed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-L. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. Edkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (30), pp.10523-10532. </w:t>
@@ -4767,51 +4767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of modelized vs. real carbon-chain containing organometallic dinuclear complexes: similarities and differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ladjarafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular switches in carbon-rich organometallic compounds: Theoretical aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1642, pp.461--464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5077,563 +5077,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe(dppe)(η5-C5Me5)-Based Phenylalkynyl Complexes Featuring an NO2 End Group: A Theoretical Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined theoretical and time-resolved photoluminescence investigations of [Mo6Bri8Bra6]2− metal cluster units: evidence of dual emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Sahnoune</w:t>
+                <w:t xml:space="preserve">A. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Green</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paul</w:t>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (9), pp.1352--1358. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (43), pp.28574-28585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CH15136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP03960F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198731v1</w:t>
+                <w:t xml:space="preserve">hal-01222623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined theoretical and time-resolved photoluminescence investigations of [Mo6Bri8Bra6]2− metal cluster units: evidence of dual emission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fe(dppe)(η5-C5Me5)-Based Phenylalkynyl Complexes Featuring an NO2 End Group: A Theoretical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garreau</w:t>
+                <w:t xml:space="preserve">Hiba Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bulou</w:t>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fontaine</w:t>
+                <w:t xml:space="preserve">Katy Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (43), pp.28574-28585. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (9), pp.1352--1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP03960F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/CH15136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222623v1</w:t>
+                <w:t xml:space="preserve">hal-01198731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Modulation of Magnetic Slow Relaxation in a 4f-​Based Single-​Molecule Magnet with a 4d Carbon-​Rich Ligand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence in Rhoda- and Iridacyclopentadienes Neglecting the Spin-Orbit Coupling of the Heavy Atom: The Ligand Dominates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Andreas Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Andrew Beeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 (5), pp.2361-2363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic403081y⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 53 (13), pp.7055-7069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501115k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973431v1</w:t>
+                <w:t xml:space="preserve">hal-02142259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence in Rhoda- and Iridacyclopentadienes Neglecting the Spin-Orbit Coupling of the Heavy Atom: The Ligand Dominates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox Modulation of Magnetic Slow Relaxation in a 4f-​Based Single-​Molecule Magnet with a 4d Carbon-​Rich Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Steffen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Thibault</w:t>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Beeby</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 (13), pp.7055-7069. </w:t>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.2361-2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501115k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic403081y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142259v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexatriynediyl Chain Spanning Two Cp*(dppe)​M Termini (M = Fe, Ru)​: Evidence for the Dependence of Electronic and Magnetic Couplings on the Relative Orientation of the Termini</w:t>
               </w:r>
@@ -5658,51 +5658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J.Sumby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Mbacké Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6085,51 +6085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munetaka Akita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (14), pp.80-0-8039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6163,77 +6163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Redox-Active Mononuclear Fe(κ2-dppe)(η5-C5Me5)-Terminated π-Conjugated Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,77 +6323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (6), pp.1866−1875. </w:t>
@@ -6591,51 +6591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus L. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin G. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,64 +6750,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Hervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin van Dyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (10), pp.3113-3118. </w:t>
@@ -6897,51 +6897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 ((19)), pp.6796-6811. </w:t>
@@ -6992,51 +6992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Dimerisation of Aryldiynyl-ruthenium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy A. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (5), pp.3719-3727. </w:t>
@@ -7241,812 +7241,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d-f heterobimetallic association between ytterbium and ruthenium carbon-rich complexes: redox commutation of near-IR luminescence.</w:t>
+                <w:t xml:space="preserve">Spectroscopic Evidence for Redox Isomerism in the 1,4-Diethynylbenzene-Bridged Heterobimetallic Cation [{Fe(dppe)Cp*}(μ-C≡CC6H4C≡C){Mo(dppe)(η-C7H7)}]PF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Di Piazza</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Emma C. Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ladjarafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil J. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Collison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (16), pp.6174-6. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (15), pp.4180-4195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja2023515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om200488b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860780v1</w:t>
+                <w:t xml:space="preserve">hal-00738751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-rich iron/ruthenium arylalkynyl complexes for third-order nonlinear optics: redox-switching between three states.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Ladjarafi</w:t>
+                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201003427⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 374 (1), pp.288-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860501v1</w:t>
+                <w:t xml:space="preserve">hal-00824161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Evidence for Redox Isomerism in the 1,4-Diethynylbenzene-Bridged Heterobimetallic Cation [{Fe(dppe)Cp*}(μ-C≡CC6H4C≡C){Mo(dppe)(η-C7H7)}]PF6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neil J. Brown</w:t>
+                <w:t xml:space="preserve">Polynuclear carbon-rich organometallic complexes: clarification of the role of the bridging ligand in the redox properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Collison</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (15), pp.4180-4195. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (21), pp.5643-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om200488b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0dt01388a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738751v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thiocyanato and azido adducts of the redox-active Fe(η5-C5Me5)(η2-dppe) center: Synthesis and study of the Fe(II) and Fe(III) complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3,5-Bis(ethynyl)pyridine and 2,6-bis(ethynyl)pyridine spanning two Fe(Cp*)(dppe) units: role of the nitrogen atom on the electronic and magnetic couplings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+                <w:t xml:space="preserve">Frédéric Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Trujillo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Sylvie Le Stang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 374 (1), pp.288-301. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (24), pp.12601-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic2016148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824161v1</w:t>
+                <w:t xml:space="preserve">hal-00859922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynuclear carbon-rich organometallic complexes: clarification of the role of the bridging ligand in the redox properties.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron-rich iron/ruthenium arylalkynyl complexes for third-order nonlinear optics: redox-switching between three states.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ladjarafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0dt01388a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (20), pp.5561-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201003427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860419v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3,5-Bis(ethynyl)pyridine and 2,6-bis(ethynyl)pyridine spanning two Fe(Cp*)(dppe) units: role of the nitrogen atom on the electronic and magnetic couplings.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">d-f heterobimetallic association between ytterbium and ruthenium carbon-rich complexes: redox commutation of near-IR luminescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Di Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Justaud</w:t>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Stang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paul</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (24), pp.12601-22. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (16), pp.6174-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic2016148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja2023515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859922v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Non-Innocent Ligands to Prepare Masked Palladium(0) Complexes</w:t>
               </w:r>
@@ -8058,51 +8058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei S. Batsanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Edge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,51 +8179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain-like&amp;quot; trimetallic ruthenium complexes with C7 carbon-rich bridges: experimental and theoretical investigations of electronic communication tuning in five distinct oxidation states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,90 +8300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Distribution in Electron-Rich Piano-Stool Iron(III) Pyridylalkynyl Radical Cations Containing [(eta(2)-dppe)(eta(5)-C5Me5)FeC C](+) End Groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Stang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8428,364 +8428,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological dependence of the magnetic exchange coupling in arylethynyl-bridged organometallic diradicals containing [(eta(2)-dppe)(eta(5)-C(5)Me(5))Fe(III)](+) fragments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paul</w:t>
+                <w:t xml:space="preserve">Bonding and Electron Delocalization in Ruthenium(III) σ-Arylacetylide Radicals [trans-Cl(η2-dppe)2RuC≡C(4-C6H4X)]+ (X = NO2, C(O)H, C(O)Me, F, H, OMe, NMe2): Misleading Aspects of the ESR Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Floriane Malvolti</w:t>
+                <w:t xml:space="preserve">Noureddine Tchouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Justaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
+                <w:t xml:space="preserve">Marie P. Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (22), pp.10608-24. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (7), pp.2253-2266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic9011026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om801138q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00713255v1</w:t>
+                <w:t xml:space="preserve">hal-00442450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding and Electron Delocalization in Ruthenium(III) σ-Arylacetylide Radicals [trans-Cl(η2-dppe)2RuC≡C(4-C6H4X)]+ (X = NO2, C(O)H, C(O)Me, F, H, OMe, NMe2): Misleading Aspects of the ESR Anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+                <w:t xml:space="preserve">Topological dependence of the magnetic exchange coupling in arylethynyl-bridged organometallic diradicals containing [(eta(2)-dppe)(eta(5)-C(5)Me(5))Fe(III)](+) fragments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Tchouar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Argouarch</w:t>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Malvolti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie P. Cifuentes</w:t>
+                <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (7), pp.2253-2266. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (22), pp.10608-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om801138q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic9011026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442450v1</w:t>
+                <w:t xml:space="preserve">inserm-00713255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the sensitivity of f electrons to their chemical environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 130 (7), pp.2180-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8950,1025 +8950,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses, structures and redox properties of some complexes containing the Os(dppe)Cp* fragment, including [{Os(dppe)Cp*}2(μ-C[triple bond, length as m-dash]CC[triple bond, length as m-dash]C)]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathy A. Kramarczuk</w:t>
+                <w:t xml:space="preserve">Spin Delocalization in Electron-Rich Iron(III) Piano-Stool -Acetylides. An Experimental (NMR) and Theoretical (DFT) Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.874 -896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om060989j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B712104K⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862396v1</w:t>
+                <w:t xml:space="preserve">hal-00135001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Active Complexes Containing Group 8 Metal Centers Linked by C2 Bridges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Syntheses, structures and redox properties of some complexes containing the Os(dppe)Cp* fragment, including {Os(dppe)Cp*}2(m-CºCCºC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben G. Ellis</w:t>
+                <w:t xml:space="preserve">T. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul J. Low</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Kramarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.5387-5399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00354910v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Delocalization in Electron-Rich Iron(III) Piano-Stool -Acetylides. An Experimental (NMR) and Theoretical (DFT) Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sourisak Sinbandhit</w:t>
+                <w:t xml:space="preserve">Synthesis, photophysics and molecular structures of luminescent 2,5-bis(phenylethynyl)thiophenes (BPETs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie S. Siddle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Collings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon R. Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Porrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om060989j⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (6), pp.841-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B701172E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00135001v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses, structures and redox properties of some complexes containing the Os(dppe)Cp* fragment, including {Os(dppe)Cp*}2(m-CºCCºC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. A. Kramarczuk</w:t>
+                <w:t xml:space="preserve">Metallaborane reactivity. A stoichiometric mechanism for the insertion of two alkynes into an iridaborane framework via a disposable molybdenum chaperone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce C. Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P. Fehlner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (11), pp.3392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja068999z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354887v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photophysics and molecular structures of luminescent 2,5-bis(phenylethynyl)thiophenes (BPETs)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Porrès</w:t>
+                <w:t xml:space="preserve">Synthesis, photophysics, and crystal and molecular structures of luminescent 2,5-bis(p-R-phenylethynyl)thiophenes and 2,5-bis(pentafluorophenylethynyl)thiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Siddle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Collings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Porrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">N. J. Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.841-851</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B701172E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00862434v1</w:t>
+                <w:t xml:space="preserve">hal-00354928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallaborane reactivity. A stoichiometric mechanism for the insertion of two alkynes into an iridaborane framework via a disposable molybdenum chaperone.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Syntheses, structures and redox properties of some complexes containing the Os(dppe)Cp* fragment, including [{Os(dppe)Cp*}2(μ-C[triple bond, length as m-dash]CC[triple bond, length as m-dash]C)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy A. Kramarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.5387-5399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B712104K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja068999z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00354919v1</w:t>
+                <w:t xml:space="preserve">hal-00862396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photophysics, and crystal and molecular structures of luminescent 2,5-bis(p-R-phenylethynyl)thiophenes and 2,5-bis(pentafluorophenylethynyl)thiophene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. M. Ward</w:t>
+                <w:t xml:space="preserve">Redox-Active Complexes Containing Group 8 Metal Centers Linked by C2 Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Collings</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Porrès</w:t>
+                <w:t xml:space="preserve">Ben G. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N. J. Chem.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (15), pp.3735-3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om7002859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354928v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding and Substituent Effects in Electron-Rich Mononuclear Ruthenium σ-Arylacetylides of the Formula [(η2-dppe)(η5-C5Me5)Ru(CC)-1,4-(C6H4)X][PF6]n (n = 0, 1; X = NO2, CN, F, H, OMe, NH2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin G. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9976,51 +9976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (3), pp.649-665. </w:t>
@@ -10096,51 +10096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itamar Malkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10242,51 +10242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Bévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10397,51 +10397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10504,77 +10504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C7 and C9 carbon-rich bridges in diruthenium systems: synthesis, spectroscopic, and theoretical investigations of different oxidation States.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10644,508 +10644,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Phosphanes: Exotic or Versatile Binucleating Ligands?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-Rich Piano-Stool Iron σ-Acetylides. Electronic Structures of Arylalkynyl Iron(III) Radical Cations †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Leca</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Jean-Yves Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (22), pp.5464-5478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om0505108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200500529⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052955v1</w:t>
+                <w:t xml:space="preserve">hal-03052950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron versus Ruthenium: Dramatic Changes in Electronic Structure Result from Replacement of One Fe by Ru in [{Cp*(dppe)Fe}-CC-CC-{Fe(dppe)Cp*}] n + ( n = 0, 1, 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (16), pp.3864-3881. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om050293a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om050293a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Rich Piano-Stool Iron σ-Acetylides. Electronic Structures of Arylalkynyl Iron(III) Radical Cations †</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Bridging Phosphanes: Exotic or Versatile Binucleating Ligands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Thépot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Elena Rodriguez-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (22), pp.5464-5478. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (28), pp.4362-4365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om0505108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200500529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052950v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical aspects of the bonding in acetylide-bridged organometallic dinuclear complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ouddaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11230,64 +11230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic interactions in bridged bis(cluster) assemblies – a comparison of para-CB10H10C, para-C6H4 and C4 bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11376,103 +11376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Transfer and Electron Exchange between [Cp*(dppe)Fe] n + ( n = 0, 1) Building Blocks Mediated by the 9,10-Bis(ethynyl)anthracene Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (19), pp.4558-4572. </w:t>
@@ -11668,90 +11668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some ruthenium complexes containing cyanocarbon ligands: syntheses, structures and extent of electronic communication in binuclear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Buntine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11960,64 +11960,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis-allenylidene metal complex and unique related radical with delocalization of one electron over both trans carbon-rich chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rigaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12094,64 +12094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Rich Piano-Stool Iron σ-Acetylides. † Theoretical and Phenomenological Investigation of Electronic Substituent Effects in Iron(II) Acetylides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12249,90 +12249,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of the 1,3,5,7-octatetraynediyl carbon rod end-capped by two electron-rich (η5-C5Me5)(η2-dppe)Fe groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 683 (2), pp.368-378. </w:t>
@@ -12395,51 +12395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding and Electronic Structure in Consanguineous and Conjugal Iron and Rhenium sp Carbon Chain Complexes [MC 4 M‘] n + : Computational Analyses of the Effect of the Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gladysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12687,64 +12687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Photophysical and Nonlinear Optical Properties of Macromolecular Architectures Featuring Octupolar Tris(bipyridine) Ruthenium(II) Moieties: Evidence for a Supramolecular Self-Ordering in a Dentritic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12814,698 +12814,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron–iron interaction through an ethanedithiolate ligand: a magnetic and theoretical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Redox-Switchable Second-Order Molecular Polarizabilities with Electron-Rich Iron σ-Aryl Acetylides †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Valenzuela</w:t>
+                <w:t xml:space="preserve">Sandrine Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Vega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Octavio Peña</w:t>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-1693(01)00734-4⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (24), pp.5229-5235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om020303x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052932v1</w:t>
+                <w:t xml:space="preserve">hal-03052929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Chemical Activity of Point Defects on MgCl 2 (001) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Parrinello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106 (17), pp.4477-4481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp014216e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Switchable Second-Order Molecular Polarizabilities with Electron-Rich Iron σ-Aryl Acetylides †</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Preparation of buta-1,3-diynyl complexes of platinum(ii) and their use in the construction of neutral molecular squares: synthesis, structural and theoretical characterisation of cyclo-{Pt(µ-CCCC)(dppe)}4 and related chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om020303x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3, pp.383-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b107929h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052929v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of buta-1,3-diynyl complexes of platinum(ii) and their use in the construction of neutral molecular squares: synthesis, structural and theoretical characterisation of cyclo-{Pt(µ-CCCC)(dppe)}4 and related chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Classical and non-classical iron hydrides: synthesis, NMR characterisation, theoretical investigation and X-ray crystal structure of the iron(IV) dihydride 〚Cp*Fe(dppe)(H)2〛+BF4–</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b107929h⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (2), pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01327-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03052931v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical and non-classical iron hydrides: synthesis, NMR characterisation, theoretical investigation and X-ray crystal structure of the iron(IV) dihydride 〚Cp*Fe(dppe)(H)2〛+BF4–</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron–iron interaction through an ethanedithiolate ligand: a magnetic and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanko Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Hamon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Octavio Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 329 (1), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-1693(01)00734-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01327-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03052933v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A density functional theory investigation of the polytopal rearrangement of square-based pyramidal clusters: C5H5+, P5+ and Sb5+</w:t>
               </w:r>
@@ -13809,64 +13809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Tilset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Fjeldahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13942,51 +13942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A density functional theory investigation of the polytopal rearrangement of square-based pyramidal clusters: C5H5+, P5+ and Sb5+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Lokbani-Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14052,736 +14052,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation Chemistry of Metal-Bonded C 4 Chains: A Combined Chemical, Spectroelectrochemical, and Computational Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Organometallic Mixed-Valence Systems. Two-Center and Three-Center Compounds with m eta Connections around a Central Phenylene Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Weyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 122 (9), pp.1949-1962. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (21), pp.4228-4239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja992002t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om000341l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052918v1</w:t>
+                <w:t xml:space="preserve">hal-03052920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic Mixed-Valence Systems. Two-Center and Three-Center Compounds with m eta Connections around a Central Phenylene Ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation Chemistry of Metal-Bonded C 4 Chains: A Combined Chemical, Spectroelectrochemical, and Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Halet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Weyland</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephen Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19 (21), pp.4228-4239. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122 (9), pp.1949-1962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om000341l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja992002t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052920v1</w:t>
+                <w:t xml:space="preserve">hal-03052918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular orbital investigation of the diamagnetism and stability of triangular 50-electron M3Ln clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Theoretical Investigation of Electron-Deficient and/or Paramagnetic Complexes Composed of the Cp*Fe(dppe) Unit and of Related Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (13), pp.2505-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/OM990191I⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a900421a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052914v1</w:t>
+                <w:t xml:space="preserve">hal-03052899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigation of Electron-Deficient and/or Paramagnetic Complexes Composed of the Cp*Fe(dppe) Unit and of Related Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Migration of a phenyl group from co-ordinated CH2(PPh2)2 to an acetylide on an Ru3 cluster: crystal structure of [Ru3(μ-H)(μ3-PPhCH2PPh2)(μ3-PhC2But)(CO)6]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Skelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/OM990191I⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.479-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A807008C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052899v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of a phenyl group from co-ordinated CH2(PPh2)2 to an acetylide on an Ru3 cluster: crystal structure of [Ru3(μ-H)(μ3-PPhCH2PPh2)(μ3-PhC2But)(CO)6]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A molecular orbital investigation of the diamagnetism and stability of triangular 50-electron M3Ln clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan White</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Maria Teresa Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 3, pp.479-486. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (5), pp.509-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/A807008C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/a900421a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052911v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[(Cp*)(dppe)Fe(III)−] + Units Bridged through 1,3-Diethynylbenzene and 1,3,5-Triethynylbenzene Spacers: Ferromagnetic Metal−Metal Exchange Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Weyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14866,51 +14866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Ti(η8-pentalene)2 a 20-electron complex? A theoretical investigation of a pseudo electron-rich molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15014,51 +15014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Structure–Property Relationships in Transition Metal Clusters (Nb6, Ta6, Mo6) for Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15165,51 +15165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIS-17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Halifax (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15260,51 +15260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15368,51 +15368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15444,221 +15444,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constance Lecourt</w:t>
+                <w:t xml:space="preserve">A series of supramolecular metalacyclic assemblies of CuI8MII/III/IV: how structural conformers can influence the photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delmas</w:t>
+                <w:t xml:space="preserve">Ingrid Suzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUNMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">1st French-German Young Crystallographer's Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729513v1</w:t>
+                <w:t xml:space="preserve">hal-04729495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15686,1040 +15686,1040 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of supramolecular metalacyclic assemblies of CuI8MII/III/IV: how structural conformers can influence the photophysical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-German Young Crystallographer's Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">FUNMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729495v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-CPs BASED ON Cu(I)4 METALLACYCLES BEARING IRREVERSIBLE NON-DESTRUCTIVE THERMAL TRANSITION OF THEIR SOLID-STATE LUMINESCENCE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Quantum chemical studies of optical properties of transition-metal octahedral cluster compounds - Costuas Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concoord-Gecom 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">On-line Mini-Symposium Clusters, Nanoclusters and Nanoparticles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730781v1</w:t>
+                <w:t xml:space="preserve">hal-05573388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum chemical studies of optical properties of transition-metal octahedral cluster compounds - Costuas Karine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Cu(I) 1D-CPs BEARING IRREVERSIBLE HIGH TEMPERATURE TRANSITION OF THEIR SOLID-STATE LUMINESCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On-line Mini-Symposium Clusters, Nanoclusters and Nanoparticles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Web Conference, France</w:t>
+              <w:t xml:space="preserve">ICCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573388v1</w:t>
+                <w:t xml:space="preserve">hal-04730757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu(I) 1D-CPs BEARING IRREVERSIBLE HIGH TEMPERATURE TRANSITION OF THEIR SOLID-STATE LUMINESCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescent Polymetallic Assemblies of Cu(I) ions : Conformer-Property Relationships and Sensitivity to External Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">ICNI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730757v1</w:t>
+                <w:t xml:space="preserve">hal-04730771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Polymetallic Assemblies of Cu(I) ions : Conformer-Property Relationships and Sensitivity to External Stimuli</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu(I)-based bimetallic complexes and their solid-state luminescent properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées SCF BPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730771v1</w:t>
+                <w:t xml:space="preserve">hal-04730777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu(I)-based bimetallic complexes and their solid-state luminescent properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DFT QUANTUM CHEMICAL STUDIES OF LUMINESCENT COPPER (I) COMPOUNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Marvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SCF BPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">ICCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730777v1</w:t>
+                <w:t xml:space="preserve">hal-04730744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT QUANTUM CHEMICAL STUDIES OF LUMINESCENT COPPER (I) COMPOUNDS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum chemical studies of metal-containing compounds for molecular optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Photo Electro Stimulation (PES), Pessac, France - 7/11/2022 – 09/11/2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730744v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum chemical studies of metal-containing compounds for molecular optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assemblage polymétallique luminescent de l’ion Cu(I) : relation conformères/propriétés et sensibilité aux stimuli externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Photo Electro Stimulation (PES), Pessac, France - 7/11/2022 – 09/11/2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573732v1</w:t>
+                <w:t xml:space="preserve">hal-04730790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage polymétallique luminescent de l’ion Cu(I) : relation conformères/propriétés et sensibilité aux stimuli externes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D-CPs BASED ON Cu(I)4 METALLACYCLES BEARING IRREVERSIBLE NON-DESTRUCTIVE THERMAL TRANSITION OF THEIR SOLID-STATE LUMINESCENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Concoord-Gecom 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730790v1</w:t>
+                <w:t xml:space="preserve">hal-04730781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT study of the reactivity of molybdenum cluster units at the ground and excited state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Tymińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16783,64 +16783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Halet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16882,90 +16882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Distribution in Electron-rich Iron (III) Acetylides: ESR, NMR and DFT Study of Mononuclear Model Complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17091,51 +17091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Tyminska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. J. O'Hair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière du GdR EMIE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Biarritz (France), France</w:t>
@@ -17235,51 +17235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Khahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2014167225. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17323,51 +17323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17488,51 +17488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F7837A"/>
+    <w:nsid w:val="020387EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17719,51 +17719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karine.costuas@univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0338-0494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseane Santos Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Micra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsirkou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tyminska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;hair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02611C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013850v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Costuas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200951" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04087734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tym&#237;nska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC01187A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Duplaix-Rata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133418" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04280252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01544K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebastard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wilmet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c00308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Mitra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00650a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Talha Yassia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02908" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04200E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI00937K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qo00538c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Sayed Moussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khalil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evariste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Wong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01595g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Dyck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scheer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05372d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Evariste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerneis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00691b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Selvanathan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Norel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00575" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elsayed Moussa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kwun-Wa Chan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yau-Hin Hong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06901" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daigre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costuas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tarasenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Ledneva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Naumov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02748f" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1338496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Piazza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boilleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Teyar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02704" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC06613E" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Sieck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Guan Tay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Thibault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Edkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601912" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01143236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ladjarafi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meghezzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2623-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906720" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Green" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03960F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steffen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beeby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501115k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mback&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5013044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Murata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Inagaki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munetaka Akita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400666v" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400515g" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus L. Cole" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Ellis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy A. Kramarczuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300282" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQZX7WK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanben Meng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Hervault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC20323E" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Green" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208522w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Piazza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2023515" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003427" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BQSK097-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738751v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Fitzgerald" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Brown" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200488b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01388a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859922v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Stang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016148" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A. Smith" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S. Batsanov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Edge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Apperley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003946" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Olivier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908948g" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100173x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713255v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9011026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Tchouar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P. Cifuentes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801138q" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725173v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073224r" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJW3HCZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355532v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagrost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchouar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712104K" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDCCBE15282208BAFA836FB4DE6483B5E22A5C2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben G. Ellis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7002859" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3J2WF1Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135001v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060989j" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DWKN3MDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354887v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Bruce" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Kramarczuk" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862434v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie S. Siddle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Ward" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Collings" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Rutter" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B701172E" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Macias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Noll" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Fehlner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja068999z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TMP47P2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354928v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Siddle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ward" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Collings" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Rutter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862733v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050799t" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N5S1GDXM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Malkowsky" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500473" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRF96V68-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862767v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bendjaballah" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500765" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJX8DKX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863192v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm052199q" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V6TC78FX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322290v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Fadhel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0603453" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-92B9MT13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052955v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leca" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rodriguez-Sanz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500529" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QG7GJH8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruce" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ellis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050293a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SR74VHB0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052950v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Th&#233;pot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0505108" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQVTH8WT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudda&#239;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bencharif" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.02.022" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV1Q32R2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052949v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nervi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A.J. Paterson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.03.016" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPDL37S1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052953v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050403d" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N2WT5NJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052957v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ortin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Souhassou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051239p" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R020WCB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052941v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Buntine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.07.030" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JM37P15-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hung-Fai Chong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chan-Fung Lam" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Wing-Wah Yam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianyong Zhu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kung-Kai Cheung" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om049696l" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SDBK6NQP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475055v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touchard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Saillard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Golhen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja049631+" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052945v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lapinte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030630k" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V40PNK5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052938v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(03)00709-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MPWKB3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052940v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Jiao" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gladysz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillemot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034619n" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LRMBKWL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Man-Chung Wong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chiu Ko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rou&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic030226d" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-526RQDPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052935v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bouder" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Amouyal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030296j" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-86DGN7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052932v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Valenzuela" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Moreno" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(01)00734-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92RZS9F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052928v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014216e" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6SJTB25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052929v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deveau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020303x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0GQJ46XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052931v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Low" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b107929h" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2C8EC1AD18F7702DCA4C2B37CCD16F4DBA65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052933v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01327-9" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052925v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;r&#233;zovsky" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala Pala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(00)00838-1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QVRCJRX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770142v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;r&#233;zovsky" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pala" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coronado" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic010197b" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JP138KLS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052923v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Tilset" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fjeldahl" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0106927" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RHP1ZLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052927v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Lokbani-Azzouz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Halet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Saillard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052918v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Best" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja992002t" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZS0RL0T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052920v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Weyland" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000341l" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7K63CTRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052914v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Garland" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a900421a" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96DFF056E755D3D45B69F44F077B09F887602FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052899v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/OM990191I" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8ZDTQS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052911v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humphrey" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan White" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807008C" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0G0R86S6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052895v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mari" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/OM980778H" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6QK2Q48B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052892v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805682j" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D2A84C3ABA238C2C8FF7B0BBD1B2B4ADE9F994D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573375v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728971v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Scheer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729513v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mustafa Khalil" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729506v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729495v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730781v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573388v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730757v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730771v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730777v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730744v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marvaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573732v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730790v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573386v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tymi&#324;ska" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457720v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thepot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574443v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. J. O'Hair" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116163v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Khahn" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872735v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Hung Nguyen" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karine.costuas@univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0338-0494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseane Santos Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Micra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsirkou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tyminska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;hair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02611C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04087734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Denis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tym&#237;nska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC01187A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poidevin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Duplaix-Rata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133418" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meskaldji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c08755" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04280252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01544K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013850v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Costuas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200951" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebastard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wilmet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c00308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Mitra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00650a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Talha Yassia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02908" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT04200E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI00937K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qo00538c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Dyck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scheer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05372d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Evariste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerneis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00691b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Sayed Moussa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khalil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evariste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Wong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01595g" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00724e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daigre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costuas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tarasenko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Ledneva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Naumov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02748f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elsayed Moussa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kwun-Wa Chan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yau-Hin Hong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06901" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Selvanathan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Norel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00575" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1338496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Piazza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boilleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Merahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Teyar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Meyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02704" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC06613E" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Sieck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Guan Tay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Thibault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Edkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601912" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01143236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ladjarafi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meghezzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2623-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906720" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03960F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sahnoune" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Green" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH15136" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142259v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steffen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beeby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501115k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973431v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic403081y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gendron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.Sumby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500328y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mback&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic5013044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Justaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ogyu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kumamoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyazaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204227" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFB43Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Murata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Inagaki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munetaka Akita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400666v" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400515g" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinbandhit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400014g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Schauer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Skelton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Low" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4003768" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Bruce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus L. Cole" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Ellis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy A. Kramarczuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300282" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQZX7WK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanben Meng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Hervault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC20323E" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Skelton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. White" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300584u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753699v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om3005146" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Green" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208522w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738751v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Fitzgerald" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Brown" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200488b" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Malvolti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.03.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z6WHZQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860419v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01388a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859922v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Stang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016148" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003427" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BQSK097-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860780v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Piazza" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2023515" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A. Smith" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S. Batsanov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Edge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Apperley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003946" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Olivier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908948g" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100173x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442450v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Tchouar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P. Cifuentes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801138q" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00713255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourisak Sinbandhit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9011026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725173v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073224r" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJW3HCZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355532v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagrost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchouar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135001v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060989j" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DWKN3MDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354887v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Bruce" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Kramarczuk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862434v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie S. Siddle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Ward" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Collings" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Rutter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B701172E" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Macias" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Noll" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Fehlner" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja068999z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TMP47P2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354928v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Siddle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ward" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Collings" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Rutter" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712104K" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDCCBE15282208BAFA836FB4DE6483B5E22A5C2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben G. Ellis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7002859" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3J2WF1Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862733v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050799t" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N5S1GDXM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Malkowsky" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500473" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRF96V68-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862767v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bendjaballah" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500765" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJX8DKX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863192v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm052199q" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V6TC78FX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322290v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Fadhel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0603453" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-92B9MT13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052950v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Th&#233;pot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0505108" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQVTH8WT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052947v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruce" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ellis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050293a" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SR74VHB0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052955v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leca" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rodriguez-Sanz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500529" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QG7GJH8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudda&#239;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bencharif" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.02.022" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV1Q32R2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052949v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nervi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A.J. Paterson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.03.016" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPDL37S1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052953v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050403d" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N2WT5NJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052957v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ortin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Souhassou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051239p" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R020WCB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052941v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Buntine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.07.030" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JM37P15-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hung-Fai Chong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chan-Fung Lam" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Wing-Wah Yam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianyong Zhu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kung-Kai Cheung" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om049696l" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SDBK6NQP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475055v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touchard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Saillard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Golhen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja049631+" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052945v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lapinte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030630k" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7V40PNK5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052938v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(03)00709-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MPWKB3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052940v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Jiao" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gladysz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillemot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034619n" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LRMBKWL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Man-Chung Wong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chiu Ko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rou&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic030226d" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-526RQDPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052935v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bouder" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Amouyal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030296j" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-86DGN7JZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052929v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deveau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om020303x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0GQJ46XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052928v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp014216e" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6SJTB25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052931v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hall" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Low" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b107929h" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2C8EC1AD18F7702DCA4C2B37CCD16F4DBA65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052933v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01327-9" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052932v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Valenzuela" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Moreno" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(01)00734-4" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H92RZS9F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052925v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;r&#233;zovsky" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala Pala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(00)00838-1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QVRCJRX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770142v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;r&#233;zovsky" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pala" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coronado" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic010197b" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JP138KLS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052923v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Tilset" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fjeldahl" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0106927" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RHP1ZLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052927v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Lokbani-Azzouz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Halet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Saillard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052920v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Weyland" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000341l" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7K63CTRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052918v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Best" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja992002t" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZS0RL0T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052899v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/OM990191I" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8ZDTQS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052911v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humphrey" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan White" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807008C" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0G0R86S6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052914v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Garland" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a900421a" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96DFF056E755D3D45B69F44F077B09F887602FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052895v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mari" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/OM980778H" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6QK2Q48B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052892v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a805682j" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D2A84C3ABA238C2C8FF7B0BBD1B2B4ADE9F994D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573375v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728971v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Scheer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729495v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729506v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mustafa Khalil" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729513v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573388v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730757v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730771v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730777v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730744v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marvaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573732v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730790v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730781v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05573386v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tymi&#324;ska" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114432v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457720v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Thepot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574443v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. J. O'Hair" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116163v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouault" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Khahn" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872735v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Hung Nguyen" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>