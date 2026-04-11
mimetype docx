--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -494,347 +494,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t>
+                <w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
+                <w:t xml:space="preserve">W Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.2271 - 2278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2340031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870147v1</w:t>
+                <w:t xml:space="preserve">hal-01314640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314640v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking Nuclear Science.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -872,51 +872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of SEU Simulations for SRAM Cells Reliability under Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -993,51 +993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to SER Prediction: A New Metric Based on RC Transient Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,51 +1356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Using Monte Carlo Calculations of a Bonner Sphere Spectrometer Extended to High Energies for the Neutron Environments Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1566,377 +1566,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D quantum numerical simulation of single-event transients in multiple-gate nanowire MOSFETs</w:t>
+                <w:t xml:space="preserve">Altitude SEE test European platform (ASTEP) and first results in CMOS 130 nm SRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Baggio</w:t>
+                <w:t xml:space="preserve">Joseph Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Castellani-Coulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.994-1001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2007.892284⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.1002-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2007.891398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759444v1</w:t>
+                <w:t xml:space="preserve">hal-01759445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude SEE test European platform (ASTEP) and first results in CMOS 130 nm SRAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">3D quantum numerical simulation of single-event transients in multiple-gate nanowire MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roche</w:t>
+                <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Borel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Castellani-Coulie</w:t>
+                <w:t xml:space="preserve">J. Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.1002-1009. </w:t>
+              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.994-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2007.891398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2007.892284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759445v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 30 nm gate-all-around MOSFET sensitivity to heavy ions: A 3-D simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (4, 1), pp.1950-1958. </w:t>
@@ -1968,611 +1968,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criterion for SEU Occurrence in SRAM Deduced From Circuit and Device Simulations in Case of Neutron-Induced SER</w:t>
+                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification induced by heavy-ion irradiation in double-gate MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mérelle</w:t>
+                <w:t xml:space="preserve">Kc Castellani-Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chabane</w:t>
+                <w:t xml:space="preserve">V Ferlet-Cavrols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Palau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+                <w:t xml:space="preserve">P Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 52 (4), pp.1148-1155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2005.852319⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 52 (6, 1), pp.2137-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.860680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328654v1</w:t>
+                <w:t xml:space="preserve">hal-01759456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance degradation induced by fringing field-induced barrier lowering and parasitic charge in double-gate metal-oxide-semiconductor field-effect transistors with high-kappa dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Houssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Houssa</w:t>
+                <w:t xml:space="preserve">K Castellani-Coulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (12), pp.8362-8366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1143/JJAP.44.8362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification in fully-depleted SOI technologies under heavy-ion irradiations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+                <w:t xml:space="preserve">Criterion for SEU Occurrence in SRAM Deduced From Circuit and Device Simulations in Case of Neutron-Induced SER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mérelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Ferlet-Cavrois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 52 (5, 2), pp.1474-1479. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2005.855810⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 52 (4), pp.1148-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.852319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759457v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification induced by heavy-ion irradiation in double-gate MOSFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kc Castellani-Coulie</w:t>
+                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification in fully-depleted SOI technologies under heavy-ion irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Castellani-Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ferlet-Cavrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 52 (6, 1), pp.2137-2143. </w:t>
+              <w:t xml:space="preserve">, 2005, 52 (5, 2), pp.1474-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2005.860680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.855810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759456v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an SOI SRAM sensitivity to SEU by 3-D device Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2623,77 +2623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Exploration of Neutron-Induced SEU-Sensitive Volumes in SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,64 +2770,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of secondary ions' effect for the calculation of neutron-induced SER in SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,64 +2887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various SEU conditions in SRAM studied by 3-D device simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device simulation study of the SEU sensitivity of SRAMs to internal ion tracks generated by nuclear reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,51 +3325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Identification and Tracking by the Use of a Pixel-Based Semiconductor Radiation Detector Coupled with Voltage Controlled Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,51 +3667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Integration of a Readout System Dedicated for Neutron Discrimination in Harsh Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRD 15 - INTERNATIONAL SYMPOSIUM ON REACTOR DOSIMETRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3791,739 +3791,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of margins for the interplay using a digital testing tool dedicated to neutrons discrimination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
+                <w:t xml:space="preserve">Prediction methodology of Single Event Effect Sensitivity and application on SRAM device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrianjohany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pourrouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chatry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.806-809</w:t>
+              <w:t xml:space="preserve">RADECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02031421v1</w:t>
+                <w:t xml:space="preserve">hal-01455417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction methodology of Single Event Effect Sensitivity and application on SRAM device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Chatry</w:t>
+                <w:t xml:space="preserve">Investigations of margins for the interplay using a digital testing tool dedicated to neutrons discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.806-809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455417v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02031421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a readout chain dedicated to the signal conditioning of a particle detector and an innovative chain based on a VCO concept</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low cost built-in-tuning of on-chip passive filters for low-if double quadrature rf receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Conference on Radiation and Its Effects on Components and Systems (Radecs)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 16th Latin-American Test Symposium (LATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2015.7102501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594142v1</w:t>
+                <w:t xml:space="preserve">hal-01895519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
+                <w:t xml:space="preserve">Comparison of a readout chain dedicated to the signal conditioning of a particle detector and an innovative chain based on a VCO concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Coulie-Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Krit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.5</w:t>
+              <w:t xml:space="preserve">15. European Conference on Radiation and Its Effects on Components and Systems (Radecs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740553v1</w:t>
+                <w:t xml:space="preserve">hal-01594142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost built-in-tuning of on-chip passive filters for low-if double quadrature rf receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 16th Latin-American Test Symposium (LATS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895519v1</w:t>
+                <w:t xml:space="preserve">hal-02740553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a detection chain based on a VCO concept for microelectronic reliability under natural radiative environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Latin-American Test Symposium (LATS))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,51 +4561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,77 +4673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a digital tool for the simulation of a readout system dedicated for neutrons discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,581 +4792,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02031321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bocquet</w:t>
+                <w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Berkeley, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804661v1</w:t>
+                <w:t xml:space="preserve">hal-01895498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J-M. Portal</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t>
+              <w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749989v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895505v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+                <w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Berkeley, United States. </w:t>
+              <w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895498v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,103 +5430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Krit</w:t>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA), 2013 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5545,299 +5545,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+                <w:t xml:space="preserve">SITARe: A simulation tool for analysis and diagnosis of radiation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02030953v1</w:t>
+                <w:t xml:space="preserve">hal-02030884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITARe: A simulation tool for analysis and diagnosis of radiation effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02030884v1</w:t>
+                <w:t xml:space="preserve">hal-02030953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Built-in Tunning of RFIC Passive Polyphase Filter by Process and Thermal Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a CMOS oscillator concept for particle detection and diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6022,51 +6022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of SEU parameters for the study of SRAM cells reliability under radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6124,230 +6124,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to SER prediction: A new metric based on RC transient simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Using design of experiment to diagnose analog blocks geometrical defects: Application to current reference circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sevilla, France. pp.103-108</w:t>
+              <w:t xml:space="preserve">Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Athens, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025653v1</w:t>
+                <w:t xml:space="preserve">hal-02025644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using design of experiment to diagnose analog blocks geometrical defects: Application to current reference circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to SER prediction: A new metric based on RC transient simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Athens, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">2011 12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sevilla, France. pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025644v1</w:t>
+                <w:t xml:space="preserve">hal-02025653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of SEU configurations on a SRAM cell response at circuit level</w:t>
               </w:r>
@@ -6359,51 +6359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6480,51 +6480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duzellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bruges, Belgium. pp.187-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6696,51 +6696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization using Monte Carlo calculations of a Bonner spheres spectrometer extended to high energies for the neutron environments characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,51 +6804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and analysis of soft errors in 90nm Xilinx FPGA and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 9th European Conference on Radiation and Its Effects on Components and Systems (RADECS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Deauville, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6886,51 +6886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification methodology for sub-micron ICs at the Low Noise Underground Laboratory of Rustrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Waysand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6994,103 +6994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Simulation Parameters on the Bipolar Amplification in Fully-Depleted SOI Technologies under Heavy-Ion Irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 8th European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Cap d'Agde, France. pp.G2-1-G2-6</w:t>
@@ -7119,103 +7119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 30nm Gate-All-Around MOSFET Sensitivity to Heavy Ions: a 3-D Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Munteanu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 8th European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Cap d'Agde, France. pp.G1-1-G1-8</w:t>
@@ -7244,90 +7244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a SOI SRAM Sensitivity to SEU by 3-D Device Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7369,90 +7369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of NMOS and PMOS transistor sensitivity to SEU in SRAMs studied by device simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7663,51 +7663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Lesea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Mauff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourtine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.915368" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125309007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Locati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianjohany" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pourrouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tour&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duzellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Mauff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Lesea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Mauff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourtine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.915368" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125309007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Locati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianjohany" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pourrouquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tour&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duzellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Mauff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>