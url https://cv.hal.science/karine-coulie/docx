--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1566,377 +1566,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude SEE test European platform (ASTEP) and first results in CMOS 130 nm SRAM</w:t>
+                <w:t xml:space="preserve">3D quantum numerical simulation of single-event transients in multiple-gate nanowire MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Borel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Castellani-Coulie</w:t>
+                <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.1002-1009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2007.891398⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.994-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2007.892284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759445v1</w:t>
+                <w:t xml:space="preserve">hal-01759444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D quantum numerical simulation of single-event transients in multiple-gate nanowire MOSFETs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Altitude SEE test European platform (ASTEP) and first results in CMOS 130 nm SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Paillet</w:t>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Baggio</w:t>
+                <w:t xml:space="preserve">Joseph Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Castellani-Coulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.994-1001. </w:t>
+              <w:t xml:space="preserve">, 2007, 54 (4, 2), pp.1002-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2007.892284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2007.891398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759444v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 30 nm gate-all-around MOSFET sensitivity to heavy ions: A 3-D simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (4, 1), pp.1950-1958. </w:t>
@@ -1968,494 +1968,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification induced by heavy-ion irradiation in double-gate MOSFETs</w:t>
+                <w:t xml:space="preserve">Criterion for SEU Occurrence in SRAM Deduced From Circuit and Device Simulations in Case of Neutron-Induced SER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kc Castellani-Coulie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+                <w:t xml:space="preserve">T. Mérelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Ferlet-Cavrols</w:t>
+                <w:t xml:space="preserve">H. Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Paillet</w:t>
+                <w:t xml:space="preserve">J.-M. Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 52 (6, 1), pp.2137-2143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2005.860680⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 52 (4), pp.1148-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.852319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759456v1</w:t>
+                <w:t xml:space="preserve">hal-00328654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance degradation induced by fringing field-induced barrier lowering and parasitic charge in double-gate metal-oxide-semiconductor field-effect transistors with high-kappa dielectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification induced by heavy-ion irradiation in double-gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kc Castellani-Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Said</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V Ferlet-Cavrols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.44.8362⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (6, 1), pp.2137-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.860680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759458v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criterion for SEU Occurrence in SRAM Deduced From Circuit and Device Simulations in Case of Neutron-Induced SER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Mérelle</w:t>
+                <w:t xml:space="preserve">Performance degradation induced by fringing field-induced barrier lowering and parasitic charge in double-gate metal-oxide-semiconductor field-effect transistors with high-kappa dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chabane</w:t>
+                <w:t xml:space="preserve">M Houssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Palau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+                <w:t xml:space="preserve">K Castellani-Coulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (4), pp.1148-1155. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (12), pp.8362-8366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2005.852319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.44.8362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328654v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation analysis of the bipolar amplification in fully-depleted SOI technologies under heavy-ion irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Castellani-Coulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ferlet-Cavrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (5, 2), pp.1474-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2528,51 +2528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2623,64 +2623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Exploration of Neutron-Induced SEU-Sensitive Volumes in SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,51 +2770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of secondary ions' effect for the calculation of neutron-induced SER in SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,51 +2900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various SEU conditions in SRAM studied by 3-D device simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device simulation study of the SEU sensitivity of SRAMs to internal ion tracks generated by nuclear reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,551 +4792,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02031321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+                <w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895498v1</w:t>
+                <w:t xml:space="preserve">hal-02749989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+                <w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895505v1</w:t>
+                <w:t xml:space="preserve">hal-01804661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J-M. Portal</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Berkeley, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02749989v1</w:t>
+                <w:t xml:space="preserve">hal-01895498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bocquet</w:t>
+                <w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t>
+              <w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804661v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment 1</w:t>
               </w:r>
@@ -5545,256 +5545,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITARe: A simulation tool for analysis and diagnosis of radiation effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Micolau</w:t>
+                <w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02030884v1</w:t>
+                <w:t xml:space="preserve">hal-02030953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+                <w:t xml:space="preserve">SITARe: A simulation tool for analysis and diagnosis of radiation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02030953v1</w:t>
+                <w:t xml:space="preserve">hal-02030884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Built-in Tunning of RFIC Passive Polyphase Filter by Process and Thermal Monitoring</w:t>
               </w:r>
@@ -6124,230 +6124,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using design of experiment to diagnose analog blocks geometrical defects: Application to current reference circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to SER prediction: A new metric based on RC transient simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Athens, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">2011 12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sevilla, France. pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025644v1</w:t>
+                <w:t xml:space="preserve">hal-02025653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to SER prediction: A new metric based on RC transient simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Micolau</w:t>
+                <w:t xml:space="preserve">Using design of experiment to diagnose analog blocks geometrical defects: Application to current reference circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sevilla, France. pp.103-108</w:t>
+              <w:t xml:space="preserve">Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Athens, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025653v1</w:t>
+                <w:t xml:space="preserve">hal-02025644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of SEU configurations on a SRAM cell response at circuit level</w:t>
               </w:r>
@@ -7020,77 +7020,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 8th European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Cap d'Agde, France. pp.G2-1-G2-6</w:t>
@@ -7132,90 +7132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 30nm Gate-All-Around MOSFET Sensitivity to Heavy Ions: a 3-D Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferlet-Cavrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 8th European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Cap d'Agde, France. pp.G1-1-G1-8</w:t>
@@ -7283,51 +7283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7408,51 +7408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7663,51 +7663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Lesea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Mauff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourtine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.915368" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125309007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Locati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianjohany" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pourrouquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tour&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duzellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Mauff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Lesea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Mauff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourtine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.915368" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125309007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Locati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianjohany" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pourrouquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tour&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duzellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Mauff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>