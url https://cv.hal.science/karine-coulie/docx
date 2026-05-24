--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -494,347 +494,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t>
+                <w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Krit</w:t>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Rahajandraibe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
+                <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314640v1</w:t>
+                <w:t xml:space="preserve">hal-01870147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.2271 - 2278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2340031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870147v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking Nuclear Science.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -866,243 +866,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of SEU Simulations for SRAM Cells Reliability under Radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Contribution to SER Prediction: A New Metric Based on RC Transient Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (3), pp.331-338</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.797-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025257v1</w:t>
+                <w:t xml:space="preserve">hal-02025262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to SER Prediction: A New Metric Based on RC Transient Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of SEU Simulations for SRAM Cells Reliability under Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (4), pp.797-802</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.331-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025262v1</w:t>
+                <w:t xml:space="preserve">hal-02025257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Single and Multi-Node Collection: Impact on SEU Occurrence in Nanometric SRAM Cells</w:t>
               </w:r>
@@ -1356,51 +1356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Using Monte Carlo Calculations of a Bonner Sphere Spectrometer Extended to High Energies for the Neutron Environments Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2236,304 +2236,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance degradation induced by fringing field-induced barrier lowering and parasitic charge in double-gate metal-oxide-semiconductor field-effect transistors with high-kappa dielectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification in fully-depleted SOI technologies under heavy-ion irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Castellani-Coulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ferlet-Cavrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.44.8362⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (5, 2), pp.1474-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2005.855810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759458v1</w:t>
+                <w:t xml:space="preserve">hal-01759457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation analysis of the bipolar amplification in fully-depleted SOI technologies under heavy-ion irradiations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Performance degradation induced by fringing field-induced barrier lowering and parasitic charge in double-gate metal-oxide-semiconductor field-effect transistors with high-kappa dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Houssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Castellani-Coulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Ferlet-Cavrois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+                <w:t xml:space="preserve">A Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (5, 2), pp.1474-1479. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (12), pp.8362-8366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2005.855810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.44.8362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759457v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an SOI SRAM sensitivity to SEU by 3-D device Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2649,51 +2649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,291 +2751,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed analysis of secondary ions' effect for the calculation of neutron-induced SER in SRAMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Various SEU conditions in SRAM studied by 3-D device simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 48 (6), pp.1953-1959. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/23.983156⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 48 (6), pp.1931-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/23.983153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025081v1</w:t>
+                <w:t xml:space="preserve">hal-02042690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various SEU conditions in SRAM studied by 3-D device simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Detailed analysis of secondary ions' effect for the calculation of neutron-induced SER in SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourtine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 48 (6), pp.1931-1936. </w:t>
+              <w:t xml:space="preserve">, 2001, 48 (6), pp.1953-1959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/23.983153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/23.983156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042690v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device simulation study of the SEU sensitivity of SRAMs to internal ion tracks generated by nuclear reactions</w:t>
               </w:r>
@@ -3325,51 +3325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Identification and Tracking by the Use of a Pixel-Based Semiconductor Radiation Detector Coupled with Voltage Controlled Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,51 +3667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Integration of a Readout System Dedicated for Neutron Discrimination in Harsh Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRD 15 - INTERNATIONAL SYMPOSIUM ON REACTOR DOSIMETRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3791,346 +3791,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction methodology of Single Event Effect Sensitivity and application on SRAM device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Chatry</w:t>
+                <w:t xml:space="preserve">Investigations of margins for the interplay using a digital testing tool dedicated to neutrons discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.806-809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455417v1</w:t>
+                <w:t xml:space="preserve">hal-02031421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of margins for the interplay using a digital testing tool dedicated to neutrons discrimination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
+                <w:t xml:space="preserve">Prediction methodology of Single Event Effect Sensitivity and application on SRAM device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrianjohany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pourrouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chatry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.806-809</w:t>
+              <w:t xml:space="preserve">RADECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02031421v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cost built-in-tuning of on-chip passive filters for low-if double quadrature rf receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4177,103 +4177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a readout chain dedicated to the signal conditioning of a particle detector and an innovative chain based on a VCO concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Coulie-Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Krit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Radiation and Its Effects on Components and Systems (Radecs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t>
@@ -4315,77 +4315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4440,90 +4440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a detection chain based on a VCO concept for microelectronic reliability under natural radiative environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Latin-American Test Symposium (LATS))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,51 +4561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,77 +4673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a digital tool for the simulation of a readout system dedicated for neutrons discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,90 +4798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4980,51 +4980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t>
@@ -5062,90 +5062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5205,77 +5205,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5322,51 +5322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,103 +5430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA), 2013 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5551,90 +5551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5685,51 +5685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SITARe: A simulation tool for analysis and diagnosis of radiation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5780,64 +5780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Built-in Tunning of RFIC Passive Polyphase Filter by Process and Thermal Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a CMOS oscillator concept for particle detection and diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6022,51 +6022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of SEU parameters for the study of SRAM cells reliability under radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6143,51 +6143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to SER prediction: A new metric based on RC transient simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6264,51 +6264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Athens, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6359,51 +6359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6480,51 +6480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duzellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bruges, Belgium. pp.187-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6696,51 +6696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization using Monte Carlo calculations of a Bonner spheres spectrometer extended to high energies for the neutron environments characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,51 +6804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and analysis of soft errors in 90nm Xilinx FPGA and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 9th European Conference on Radiation and Its Effects on Components and Systems (RADECS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Deauville, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6886,51 +6886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification methodology for sub-micron ICs at the Low Noise Underground Laboratory of Rustrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Waysand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6994,51 +6994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Simulation Parameters on the Bipolar Amplification in Fully-Depleted SOI Technologies under Heavy-Ion Irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7119,51 +7119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 30nm Gate-All-Around MOSFET Sensitivity to Heavy Ions: a 3-D Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7244,51 +7244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a SOI SRAM Sensitivity to SEU by 3-D Device Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7369,51 +7369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of NMOS and PMOS transistor sensitivity to SEU in SRAMs studied by device simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7663,51 +7663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Lesea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Mauff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourtine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.915368" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125309007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Locati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianjohany" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pourrouquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tour&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duzellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Mauff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duzellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Lesea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Le Mauff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sudre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.892284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Borel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.891398" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Castellani-Coulie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrols" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Castellani-Coulie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855810" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Said" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.8362" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.835076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourtine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983156" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.915368" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125309007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Locati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianjohany" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pourrouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tour&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duzellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Mauff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>