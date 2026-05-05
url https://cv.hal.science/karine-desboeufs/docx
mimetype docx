--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -1521,429 +1521,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03749601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
+                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398651v1</w:t>
+                <w:t xml:space="preserve">hal-03215201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Douville</w:t>
+                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215201v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric Observations of Aerosol Optical Properties and Emission Flux Rates of Stromboli Volcano Plume during the PEACETIME Campaign</w:t>
               </w:r>
@@ -2057,831 +2057,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Nicosia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107746v1</w:t>
+                <w:t xml:space="preserve">hal-03487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115302v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ridame</w:t>
+                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487082v1</w:t>
+                <w:t xml:space="preserve">hal-03115302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the surface microlayer in the Mediterranean Sea: trace metal concentrations and microbial plankton abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Araceli Rodríguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Anja Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Birthe Zäncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2349-2364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-2349-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010232v1</w:t>
+                <w:t xml:space="preserve">hal-02562640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the surface microlayer in the Mediterranean Sea: trace metal concentrations and microbial plankton abundance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+                <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araceli Rodríguez-Romero</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Engel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Fu</w:t>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (8), pp.2349-2364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-2349-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (24), pp.6271-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562640v1</w:t>
+                <w:t xml:space="preserve">hal-03064459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barani</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagib Bhairy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (24), pp.6271-6285. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064459v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the mineralogical composition and solubility of mineral dust in the Mediterranean area with CHIMERE 2017r4</w:t>
               </w:r>
@@ -4180,295 +4180,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution and optical properties of African mineral dust after intercontinental transport</w:t>
+                <w:t xml:space="preserve">Cancer cell internalization of gold nanostars impacts their photothermal efficiency in vitro and in vivo: toward a plasmonic thermal fingerprint in tumoral environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Triquet</w:t>
+                <w:t xml:space="preserve">Ana Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda K. A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sanchez-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Grzelczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JD024783⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (9), pp.1040-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201501035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03737484v1</w:t>
+                <w:t xml:space="preserve">hal-02641340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cell internalization of gold nanostars impacts their photothermal efficiency in vitro and in vivo: toward a plasmonic thermal fingerprint in tumoral environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size distribution and optical properties of African mineral dust after intercontinental transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (9), pp.1040-1048. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.7117-7138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.201501035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JD024783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641340v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03737484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of mineral dust deposition in the western Mediterranean basin and south-east of France</w:t>
               </w:r>
@@ -4735,51 +4735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive Intracellular Biodegradation of Iron Oxide Nanoparticles Evidenced Magnetically at Single-Endosome and Tissue Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,295 +4850,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the global emission, transport and deposition of trace elements associated with mineral dust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-range transport across the Atlantic in summertime does not enhance the hygroscopicity of African mineral dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mahowald</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Desboeufs</w:t>
+                <w:t xml:space="preserve">M. Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-5771-2015⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (18), pp.7835-7843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256731v1</w:t>
+                <w:t xml:space="preserve">ird-01407777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range transport across the Atlantic in summertime does not enhance the hygroscopicity of African mineral dust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+                <w:t xml:space="preserve">Modeling the global emission, transport and deposition of trace elements associated with mineral dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Laurent</w:t>
+                <w:t xml:space="preserve">E. Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maille</w:t>
+                <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (18), pp.7835-7843. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (19), pp.5771-5792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL065693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-5771-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01407777v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
               </w:r>
@@ -5258,613 +5258,613 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the global emission, transport and deposition of trace elements associated with mineral dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mahowald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (19), pp.5771-5792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-12-5771-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of goethite over hematite in iron oxides of mineral dust from Western Africa: Quantitative partitioning by X-ray absorption spectroscopy</w:t>
+                <w:t xml:space="preserve">Mapping the physico-chemical properties of mineral dust in western Africa: mineralogical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Chevaillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (22), pp.12,740-12,754. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (19), pp.10663-10686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JD021668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10663-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139585v1</w:t>
+                <w:t xml:space="preserve">hal-01139584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.S. Law</w:t>
+                <w:t xml:space="preserve">Dominance of goethite over hematite in iron oxides of mineral dust from Western Africa: Quantitative partitioning by X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (22), pp.12,740-12,754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JD021668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110987v1</w:t>
+                <w:t xml:space="preserve">hal-01139585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the physico-chemical properties of mineral dust in western Africa: mineralogical composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (19), pp.10663-10686. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1179-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10663-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139584v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust deposition on carbon budget: a tentative assessment from a mesocosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6247,51 +6247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,291 +6470,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of iron dissolution on cloud chemistry: from laboratory measurements to model results</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large clean mesocosms and simulated dust deposition: a new methodology to investigate responses of marine oligotrophic ecosystems to atmospheric inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5094/APR.2010.029⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.2765-2784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/BG-7-2765-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987500v1</w:t>
+                <w:t xml:space="preserve">hal-00758782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large clean mesocosms and simulated dust deposition: a new methodology to investigate responses of marine oligotrophic ecosystems to atmospheric inputs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of iron dissolution on cloud chemistry: from laboratory measurements to model results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7, pp.2765-2784. </w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (4), pp.220-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/BG-7-2765-2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5094/APR.2010.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758782v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMMA dust experiment : an overview of measurements performed during the dry season special observation period (SOP0) at the Banizoumbou (Niger) supersite - art. no. D00C14</w:t>
               </w:r>
@@ -7192,51 +7192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7322,51 +7322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7547,64 +7547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metals in Atmospheric Liquid Phases: Sources, Reactivity, and Sensitive Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7719,51 +7719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sofikitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7822,51 +7822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between the droplet pH and the aerosol dissolution kinetic: Effect of the incorporated aerosol particles on the droplet pH during cloud process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures of merit of pneumatic and ultrasonic sample introduction systems in inductively coupled plasma–multichannel-based emission spectrometry in an ultra-clean environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8775,51 +8775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E17FC856"/>
+    <w:nsid w:val="A6CBB68D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9006,51 +9006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-desboeufs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7766-6877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134943015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1525-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcconnell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Plach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-13485-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R Mcconnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chellman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28319-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filippi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098770" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Chellman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098688" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Journet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-2051-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14979-2019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02180508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3779-2019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903082v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14477-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Namwoonde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Klopper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Burger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-17003-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4389-2017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024783" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanchez-Iglesias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Grzelczak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201501035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roullet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8749-2016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mazuel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02876" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahowald" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scanza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5771-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01407777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065693" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klaver" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021668" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10663-2014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Heimburger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2012.00185.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV4TKR75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sch&#252;tz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8231-2011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rajot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-6387-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2010.029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009906" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-830TKFHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcconnell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Highwood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009606" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJ3C867F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031589" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009903" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sofikitis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310701297837" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sofikitis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2282-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DTM29R9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Colin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026011408748" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9S9HLGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1725-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QD8KPQ69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258381v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cholbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900236" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94SFJ6P3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005175v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-desboeufs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7766-6877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134943015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1525-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcconnell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Plach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-13485-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R Mcconnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chellman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28319-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filippi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098770" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Chellman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098688" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Journet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-2051-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14979-2019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02180508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3779-2019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903082v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14477-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Namwoonde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Klopper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Burger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-17003-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4389-2017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanchez-Iglesias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Grzelczak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201501035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024783" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roullet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8749-2016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mazuel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02876" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01407777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065693" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahowald" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scanza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5771-2015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klaver" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10663-2014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139585v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021668" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Heimburger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2012.00185.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV4TKR75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sch&#252;tz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8231-2011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rajot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-6387-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987500v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2010.029" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009906" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-830TKFHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcconnell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Highwood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009606" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJ3C867F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031589" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009903" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sofikitis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310701297837" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sofikitis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2282-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DTM29R9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Colin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026011408748" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9S9HLGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1725-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QD8KPQ69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258381v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cholbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900236" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94SFJ6P3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005175v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>