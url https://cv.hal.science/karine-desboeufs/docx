--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">134943015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=udHE4tcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,8120 +194,8120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting solubility and speciation of metal ions in total suspended particulate matter and fog from the coast of Namibia – Part 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elemental composition, iron mineralogy, and solubility of anthropogenic and natural mineral dust aerosols in Namibia: a case study analysis from the AEROCLO-sA campaign – Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Herckes</w:t>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Napolitano</w:t>
+                <w:t xml:space="preserve">Alexander Zherebker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (22), pp.16107 - 16125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-16107-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (22), pp.16127 - 16145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-16127-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402323v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental composition, iron mineralogy, and solubility of anthropogenic and natural mineral dust aerosols in Namibia: a case study analysis from the AEROCLO-sA campaign – Part 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contrasting solubility and speciation of metal ions in total suspended particulate matter and fog from the coast of Namibia – Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Anne Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Zherebker</w:t>
+                <w:t xml:space="preserve">Valerio Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+                <w:t xml:space="preserve">Pierre Herckes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (22), pp.16127 - 16145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-16127-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (22), pp.16107 - 16125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-16107-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402334v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional solubility of iron in mineral dust aerosols over coastal Namibia: a link to marine biogenic emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Torres-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Schepanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (2), pp.1525 - 1541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-24-1525-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic sequential rain sampling to study atmospheric particulate and dissolved wet deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Two‐Fold Increase of Phosphorus in Alpine Ice Over the Twentieth Century: Contributions From Dust, Primary Biogenic Emissions, Coal Burning, and Pig Iron Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Laurent</w:t>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">Joseph Mcconnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Féron</w:t>
+                <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
+                <w:t xml:space="preserve">Andreas Plach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 295, pp.119561. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JD039236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067156v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two‐Fold Increase of Phosphorus in Alpine Ice Over the Twentieth Century: Contributions From Dust, Primary Biogenic Emissions, Coal Burning, and Pig Iron Production</w:t>
+                <w:t xml:space="preserve">Intra-event evolution of elemental and ionic concentrations in wet deposition in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Legrand</w:t>
+                <w:t xml:space="preserve">Thomas Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Mcconnell</w:t>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bergametti</w:t>
+                <w:t xml:space="preserve">Gael Noyalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Plach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (19), </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (20), pp.13485-13503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JD039236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-13485-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241336v1</w:t>
+                <w:t xml:space="preserve">hal-04262916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-event evolution of elemental and ionic concentrations in wet deposition in an urban environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpine-ice record of bismuth pollution implies a major role of military use during World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Noyalet</w:t>
+                <w:t xml:space="preserve">Joseph R Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
+                <w:t xml:space="preserve">Susanne Preunkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-13485-2023⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-28319-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262916v1</w:t>
+                <w:t xml:space="preserve">hal-03955000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine-ice record of bismuth pollution implies a major role of military use during World War II</w:t>
+                <w:t xml:space="preserve">Automatic sequential rain sampling to study atmospheric particulate and dissolved wet deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Legrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bergametti</w:t>
+                <w:t xml:space="preserve">Thomas Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Preunkert</w:t>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Chellman</w:t>
+                <w:t xml:space="preserve">Anaïs Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-28319-3⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 295, pp.119561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955000v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butene Emissions From Coastal Ecosystems May Contribute to New Particle Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022GL098770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03749606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet deposition in the remote western and central Mediterranean as a source of trace metals to surface seawater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fu</w:t>
+                <w:t xml:space="preserve">Thallium Pollution in Europe Over the Twentieth Century Recorded in Alpine Ice: Contributions From Coal Burning and Cement Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+                <w:t xml:space="preserve">Joseph R. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Preunkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Triquet</w:t>
+                <w:t xml:space="preserve">Nathan J. Chellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2309-2022⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL098688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598578v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03749601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thallium Pollution in Europe Over the Twentieth Century Recorded in Alpine Ice: Contributions From Coal Burning and Cement Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Legrand</w:t>
+                <w:t xml:space="preserve">Wet deposition in the remote western and central Mediterranean as a source of trace metals to surface seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph R. Mcconnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bergametti</w:t>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan J. Chellman</w:t>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL098688⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2309 - 2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2309-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03749601v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Foliot</w:t>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Douville</w:t>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215201v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.e281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398651v1</w:t>
+                <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric Observations of Aerosol Optical Properties and Emission Flux Rates of Stromboli Volcano Plume during the PEACETIME Campaign</w:t>
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Triquet</w:t>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13194016⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373317v1</w:t>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ridame</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487082v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107746v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photometric Observations of Aerosol Optical Properties and Emission Flux Rates of Stromboli Volcano Plume during the PEACETIME Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Trueblood</w:t>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Rinaldi</w:t>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13194016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115302v1</w:t>
+                <w:t xml:space="preserve">hal-03373317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the surface microlayer in the Mediterranean Sea: trace metal concentrations and microbial plankton abundance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Engel</w:t>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birthe Zäncker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Fu</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (8), pp.2349-2364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-2349-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562640v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagib Bhairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (24), pp.6271-6285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Characterizing the surface microlayer in the Mediterranean Sea: trace metal concentrations and microbial plankton abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Araceli Rodríguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Anja Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birthe Zäncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2349-2364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-2349-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010232v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the mineralogical composition and solubility of mineral dust in the Mediterranean area with CHIMERE 2017r4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (4), pp.2051-2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-13-2051-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summertime surface PM 1 aerosol composition and size by source region at the Lampedusa island in the central Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (17), pp.11123-11142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-19-11123-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aerosols, Radiation and Clouds in Southern Africa Field Campaign in Namibia: Overview, Illustrative Observations, and Way Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart John Piketh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (7), pp.1277-1298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0278.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02061378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the complexity of aerosol transport in the lower troposphere on the Namibian coast during AEROCLO-sA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonality in the Δ&lt;sup&gt;33&lt;/sup&gt;S measured in urban aerosols highlights an additional oxidation pathway for atmospheric SO&lt;sub&gt;2&lt;/sub&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Totems</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+                <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Smith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Widory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.14979-15005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-14979-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.3779-3796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-3779-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02151494v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02180508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality in the Δ&lt;sup&gt;33&lt;/sup&gt;S measured in urban aerosols highlights an additional oxidation pathway for atmospheric SO&lt;sub&gt;2&lt;/sub&gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of the complexity of aerosol transport in the lower troposphere on the Namibian coast during AEROCLO-sA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Widory</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (6), pp.3779-3796. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-3779-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19, pp.14979-15005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-14979-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02180508v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02151494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluxes and sources of nutrient and trace metal atmospheric deposition in the northwestern Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bon Nguyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-14477-2018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903082v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impacts of atmospheric deposition of nitrogen and desert dust-derived phosphorus on nutrients and biological budgets of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163, pp.21 - 39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three years of measurements of light-absorbing aerosols over coastal Namibia: seasonality, origin, and transport</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluxes and sources of nutrient and trace metal atmospheric deposition in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bon Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (23), pp.17003-17016. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 18 (19), pp.14477-14492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-14477-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-17003-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352581v1</w:t>
+                <w:t xml:space="preserve">hal-02903082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Three years of measurements of light-absorbing aerosols over coastal Namibia: seasonality, origin, and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart John Piketh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+                <w:t xml:space="preserve">Andreas Namwoonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">Danitza Klopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelof Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (23), pp.17003-17016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-17003-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819414v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating chemical composition of atmospheric deposition fluxes from mineral insoluble particles deposition collected in the western Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghe Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bon Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (11), pp.4389-4401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-10-4389-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cell internalization of gold nanostars impacts their photothermal efficiency in vitro and in vivo: toward a plasmonic thermal fingerprint in tumoral environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Massive Intracellular Biodegradation of Iron Oxide Nanoparticles Evidenced Magnetically at Single-Endosome and Tissue Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Grzelczak</w:t>
+                <w:t xml:space="preserve">Nathalie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Myriam Reffay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.201501035⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (8), pp.7627 - 7638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b02876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641340v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution and optical properties of African mineral dust after intercontinental transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Triquet</w:t>
+                <w:t xml:space="preserve">Cancer cell internalization of gold nanostars impacts their photothermal efficiency in vitro and in vivo: toward a plasmonic thermal fingerprint in tumoral environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda K. A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sanchez-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Grzelczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JD024783⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (9), pp.1040-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201501035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03737484v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of mineral dust deposition in the western Mediterranean basin and south-east of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roullet</w:t>
+                <w:t xml:space="preserve">Size distribution and optical properties of African mineral dust after intercontinental transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-8749-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.7117-7138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD024783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323171v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03737484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Variability of mineral dust deposition in the western Mediterranean basin and south-east of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bon Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (2), pp.455-504. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 16 (14), pp.8749-8766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-8749-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-455-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01258732v2</w:t>
+                <w:t xml:space="preserve">hal-02323171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Intracellular Biodegradation of Iron Oxide Nanoparticles Evidenced Magnetically at Single-Endosome and Tissue Levels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Reffay</w:t>
+                <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Le Borgne</w:t>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b02876⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.455-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-455-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518784v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01258732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range transport across the Atlantic in summertime does not enhance the hygroscopicity of African mineral dust</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the global emission, transport and deposition of trace elements associated with mineral dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maille</w:t>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL065693⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (19), pp.5771-5792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-5771-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01407777v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the global emission, transport and deposition of trace elements associated with mineral dust</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Journet</w:t>
+                <w:t xml:space="preserve">Long-range transport across the Atlantic in summertime does not enhance the hygroscopicity of African mineral dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Desboeufs</w:t>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-5771-2015⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (18), pp.7835-7843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256731v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01407777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the global emission, transport and deposition of trace elements associated with mineral dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (19), pp.5771-5792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-12-5771-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the physico-chemical properties of mineral dust in western Africa: mineralogical composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dominance of goethite over hematite in iron oxides of mineral dust from Western Africa: Quantitative partitioning by X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10663-2014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (22), pp.12,740-12,754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JD021668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139584v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of goethite over hematite in iron oxides of mineral dust from Western Africa: Quantitative partitioning by X-ray absorption spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1179-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JD021668⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01139585v1</w:t>
+                <w:t xml:space="preserve">hal-01110987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.S. Law</w:t>
+                <w:t xml:space="preserve">Mapping the physico-chemical properties of mineral dust in western Africa: mineralogical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (19), pp.10663-10686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10663-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01110987v1</w:t>
+                <w:t xml:space="preserve">hal-01139584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust deposition on carbon budget: a tentative assessment from a mesocosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (19), pp.5621-5635. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5621-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the lithogenic carbon pump following a simulated dust-deposition event in large mesocosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.1007-1020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-11-1007-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLRS-5 elemental concentrations deduced from SLRS-5/SLRS-4 ratios of thirty-three uncertified elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexie Heimburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (1), pp.77-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2012.00185.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in understanding physical and chemical properties of African and Asian mineral dust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Airborne observations of mineral dust over western Africa in the summer Monsoon season: spatial and vertical variability of physico-chemical and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Ebert</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (16), pp.8231-8256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-11-8231-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 11 (13), pp.6387-6410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-6387-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870522v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne observations of mineral dust over western Africa in the summer Monsoon season: spatial and vertical variability of physico-chemical and optical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Recent progress in understanding physical and chemical properties of African and Asian mineral dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Grand</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (13), pp.6387-6410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-11-6387-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 11 (16), pp.8231-8256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-8231-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000168v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large clean mesocosms and simulated dust deposition: a new methodology to investigate responses of marine oligotrophic ecosystems to atmospheric inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.2765-2784. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/BG-7-2765-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of iron dissolution on cloud chemistry: from laboratory measurements to model results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (4), pp.220-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5094/APR.2010.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMA dust experiment : an overview of measurements performed during the dry season special observation period (SOP0) at the Banizoumbou (Niger) supersite - art. no. D00C14</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Formenti</w:t>
+                <w:t xml:space="preserve">Regional variability of the composition of mineral dust from western Africa : results from the AMMA SOP0/DABEX and DODO field campaigns - art. no. D00C13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Alfaro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113 (D20), pp.D00C14. </w:t>
+              <w:t xml:space="preserve">, 2008, 113 (D20), pp.D00C13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008jd009906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008jd009903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00396407v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00396429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of the physical and optical characteristics of Saharan dust: Results from the Dust Outflow and Deposition to the Ocean (DODO) experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mcconnell</w:t>
+                <w:t xml:space="preserve">E. Highwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Highwood</w:t>
+                <w:t xml:space="preserve">H. Coe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (D14), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JD009606⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Dust and Biomass-burning Experiment and African Monsoon Multidisciplinary Analysis Special Observing Period-0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMMA dust experiment : an overview of measurements performed during the dry season special observation period (SOP0) at the Banizoumbou (Niger) supersite - art. no. D00C14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim M. Haywood</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Brooks</w:t>
+                <w:t xml:space="preserve">Stéphane Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113 (D23), pp.D00C17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JD010077⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 113 (D20), pp.D00C14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008jd009906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345814v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00396407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy as a critical factor of dust iron solubility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+                <w:t xml:space="preserve">Overview of the Dust and Biomass-burning Experiment and African Monsoon Multidisciplinary Analysis Special Observing Period-0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim M. Haywood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Colin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Bharmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL031589⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D23), pp.D00C17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JD010077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769994v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variability of the composition of mineral dust from western Africa : results from the AMMA SOP0/DABEX and DODO field campaigns - art. no. D00C13</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mineralogy as a critical factor of dust iron solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008jd009903⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (7), pp.L07805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL031589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00396429v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ speciation of trace Fe(II) and Fe(III) in atmospheric waters by the FZ method coupled to GFAAS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sofikitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (9), pp.647-658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03067310701297837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metals in Atmospheric Liquid Phases: Sources, Reactivity, and Sensitive Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cgo George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 105 (9), pp.3388 - 3431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cr040649c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron analysis in atmospheric water samples by atomic absorption spectroscopy (AAS) in water?methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sofikitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 378 (2), pp.460-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-003-2282-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between the droplet pH and the aerosol dissolution kinetic: Effect of the incorporated aerosol particles on the droplet pH during cloud process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (2), pp.159-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1026011408748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures of merit of pneumatic and ultrasonic sample introduction systems in inductively coupled plasma–multichannel-based emission spectrometry in an ultra-clean environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 375 (4), pp.567-573. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-002-1725-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing aerosol solubility during cloud process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35, pp.3529-3537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pH-dependent dissolution of wind-transported Saharan dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cholbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (D17), pp.21287-21299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/1999JD900236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8296,301 +8317,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of recent progress and recommendations for future research regarding air pollution sources, processes, and impacts in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.543-571, 2022, 978-3-030-82384-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-Atmosphere interactions of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit de Leeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean-Atmosphere interactions of particles and gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-246, 2014, 978-3-642-25643-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8600,114 +8621,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de dissolution des aérosols atmosphériques au sein des gouttes d'eau nuageuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Paris-Diderot - Paris VII, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8775,51 +8796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6CBB68D"/>
+    <w:nsid w:val="A70DD54E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9006,51 +9027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-desboeufs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7766-6877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134943015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1525-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcconnell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Plach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-13485-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R Mcconnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chellman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28319-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filippi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098770" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Chellman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098688" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Journet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-2051-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14979-2019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02180508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3779-2019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903082v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14477-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Namwoonde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Klopper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Burger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-17003-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4389-2017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanchez-Iglesias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Grzelczak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201501035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024783" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roullet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8749-2016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mazuel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02876" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01407777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065693" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahowald" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scanza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5771-2015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klaver" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10663-2014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139585v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021668" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Heimburger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2012.00185.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV4TKR75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sch&#252;tz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8231-2011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000168v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rajot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-6387-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987500v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2010.029" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009906" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-830TKFHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcconnell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Highwood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009606" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJ3C867F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031589" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009903" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sofikitis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310701297837" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sofikitis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2282-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DTM29R9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Colin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026011408748" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9S9HLGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1725-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QD8KPQ69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258381v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cholbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900236" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94SFJ6P3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005175v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-desboeufs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7766-6877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134943015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=udHE4tcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1525-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcconnell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Plach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039236" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-13485-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R Mcconnell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chellman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28319-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filippi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Chellman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098688" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13194016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Journet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-2051-2020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02061378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart John Piketh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0278.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02180508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3779-2019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Smith" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14979-2019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14477-2018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Namwoonde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danitza Klopper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Burger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-17003-2018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vincent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4389-2017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mazuel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02876" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanchez-Iglesias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Grzelczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201501035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024783" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roullet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8749-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahowald" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scanza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5771-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01407777v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065693" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klaver" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD021668" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10663-2014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154341v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Heimburger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2012.00185.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV4TKR75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rajot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-6387-2011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870522v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sch&#252;tz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8231-2011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987500v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Long" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2010.029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396429v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009903" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254149v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcconnell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Highwood" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009606" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJ3C867F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396407v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd009906" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-830TKFHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345814v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Haywood" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bharmal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brooks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010077" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031589" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sofikitis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310701297837" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819392v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cgo George" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr040649c" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WV3RTZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sofikitis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2282-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DTM29R9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254184v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Colin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026011408748" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9S9HLGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254213v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1725-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QD8KPQ69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258381v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cholbi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900236" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94SFJ6P3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005175v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>